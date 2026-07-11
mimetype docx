--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -255,1776 +255,228 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* Penulis Korespondensi:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r>
+        <w:r w:rsidR="00764154">
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>penulis</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidR="00764154">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00764154" w14:paraId="7A6E82A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4FFB75" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F4FFB75" w14:textId="0FE3D930" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ABSTRACT (</w:t>
+              <w:t>ABSTRACT (Bold, TNR 1</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006E012D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bold</w:t>
-[...10 lines deleted...]
-              <w:t>, TNR 18)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C9747FC" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="-105" w:right="-105"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Reflects</w:t>
-[...1153 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Reflects the substance of the overall content of the article and allows readers to determine the relevance to their interests and decide whether or not to read the full document. The abstract consists of a statement about the background, research objectives or focus of discussion, methods or research steps required, findings and discussion, and conclusions. The title and abstract are written in English, in one paragraph, single-spaced, Times New Roman 10, and a maximum of 200 words</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="52B1908C" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01032A66" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Key</w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Key words: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>include</w:t>
-[...362 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">include important terms, make it easy for readers to find the article, 3-5 terms, TNR 10, written below the abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717E2EDE" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblBorders>
@@ -2052,167 +504,92 @@
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ABSTRACT (</w:t>
-[...21 lines deleted...]
-              <w:t>, TNR 10)</w:t>
+              <w:t>ABSTRACT (Bold, TNR 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00764154" w14:paraId="115568A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6906C5D5" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6906C5D5" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000" w:rsidP="00CC453D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mencerminkan substansi dari keseluruhan isi artikel dan memungkinkan pembaca untuk menentukan relevansi dengan minat mereka dan memutuskan apakah akan membaca dokumen lengkap atau tidak. Abstrak terdiri dari pernyataan tentang latar belakang, tujuan penelitian atau fokus pembahasan, metode atau langkah-langkah penelitian yang diperlukan, temuan dan pembahasan, dan kesimpulan. Judul dan abstrak ditulis dalam bahasa Arab, Inggris dan Indonesia, dalam satu paragraf, spasi tunggal, </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> 18. Abstrak maksimal 200 kata.</w:t>
+              <w:t>Mencerminkan substansi dari keseluruhan isi artikel dan memungkinkan pembaca untuk menentukan relevansi dengan minat mereka dan memutuskan apakah akan membaca dokumen lengkap atau tidak. Abstrak terdiri dari pernyataan tentang latar belakang, tujuan penelitian atau fokus pembahasan, metode atau langkah-langkah penelitian yang diperlukan, temuan dan pembahasan, dan kesimpulan. Judul dan abstrak ditulis dalam bahasa Arab, Inggris dan Indonesia, dalam satu paragraf, spasi tunggal, Times New Roman 10 untuk bahasa Inggris dan Indonesia serta Traditional Arabic 18. Abstrak maksimal 200 kata.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43E05CD0" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kata kunci: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mencantumkan istilah-istilah penting, memudahkan pembaca menemukan artikel, 3-5 istilah, TNR 10, ditulis di bawah abstrak</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="149BFD39" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
       <w:pPr>
@@ -2228,223 +605,183 @@
         <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="1754"/>
       </w:tblGrid>
       <w:tr w:rsidR="00764154" w14:paraId="377542E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4E3C8A" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F4E3C8A" w14:textId="1FB5088F" w:rsidR="00764154" w:rsidRDefault="001342DB">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000C103F">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>ملخص</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ABSTRAK (</w:t>
+              <w:t xml:space="preserve"> (Bold, TA 1</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006E012D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bold</w:t>
-[...10 lines deleted...]
-              <w:t>, TNR 10)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00764154" w14:paraId="0755F93D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2893E69E" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:bidi/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">يعكس جوهر المحتوى العام للمقال ويسمح للقراء بتحديد مدى ملاءمته لاهتماماتهم وتحديد ما إذا كانوا سيقرأون المستند كاملاً أم لا. يتألف الملخص من بيان حول خلفية البحث، وأهداف البحث أو محور المناقشة، والأساليب أو خطوات البحث المطلوبة، والنتائج والمناقشة، والاستنتاجات. يُكتب العنوان والملخص باللغات العربية والإنجليزية والإندونيسية، في فقرة واحدة، بمسافة واحدة وبخط واحد وبخط </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Times</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> New Roman</w:t>
+              <w:t>Times New Roman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10 للإنجليزية والإندونيسية </w:t>
+              <w:t xml:space="preserve"> 10 للإنجليزية والإندونيسية و 18 </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Traditional</w:t>
+              <w:t>Traditional Arabic</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> للعربية. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>وبحد أقصى 200 كلمة</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D03014E" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -2531,320 +868,266 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="08473BDB" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Received</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Received: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FCFF7DB" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="58646858" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Revised</w:t>
-[...10 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Revised:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F03E55E" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7383021D" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Accepted</w:t>
-[...10 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Accepted:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F510DE" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6B94D1B6" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Published</w:t>
-[...10 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Published:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="473E34BE" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
@@ -2858,89 +1141,58 @@
       </w:tr>
       <w:tr w:rsidR="00764154" w14:paraId="124913D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8550" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="44FBFDEC" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-105" w:right="-105" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Citation</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">): </w:t>
+              <w:t xml:space="preserve">Citation (APA Style): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Untuk ditambahkan oleh staf editorial selama produksi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="188ACF10" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2956,172 +1208,90 @@
         <w:t>PENDAHULUAN (BOLD, TNR 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203655E2" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pendahuluan berisi latar belakang masalah, penggambaran, dan telaah lebih lanjut tentang masalah atau kesenjangan antara apa yang diidealkan dengan kenyataan, didukung oleh teori yang relevan, penelitian terbaru, dan tujuan penelitian. Masalah harus menawarkan nilai atau manfaat penelitian yang baru sebagai upaya inovatif, ditulis 20% dari keseluruhan isi, termasuk judul dan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">abstrak. Gunakan huruf </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> 7 ed. untuk menuliskan kutipan. </w:t>
+        <w:t xml:space="preserve">abstrak. Gunakan huruf Times New Roman 11. EL-IBTIKAR menggunakan Mendeley atau Zotero dengan APA style 7 ed. untuk menuliskan kutipan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F897400" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>METODE (BOLD, TNR 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373406FB" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tuliskan secara singkat, padat, jelas, dan memadai sehingga dapat </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. Bagian ini menjelaskan pendekatan penelitian, subjek penelitian, pelaksanaan prosedur penelitian, penggunaan bahan dan instrumen, pengumpulan data, dan teknik analisis. Ini bukan teori. Rumus yang sudah diketahui secara umum tidak boleh dituliskan untuk penggunaan statistik. Setiap kriteria khusus yang digunakan oleh peneliti dalam mengumpulkan dan menganalisis data penelitian harus </w:t>
+        <w:t xml:space="preserve">Tuliskan secara singkat, padat, jelas, dan memadai sehingga dapat direplikasi. Bagian ini menjelaskan pendekatan penelitian, subjek penelitian, pelaksanaan prosedur penelitian, penggunaan bahan dan instrumen, pengumpulan data, dan teknik analisis. Ini bukan teori. Rumus yang sudah diketahui secara umum tidak boleh dituliskan untuk penggunaan statistik. Setiap kriteria khusus yang digunakan oleh peneliti dalam mengumpulkan dan menganalisis data penelitian harus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dijelaskan secara menyeluruh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, termasuk kualitas instrumen, bahan penelitian, dan prosedur pengumpulan data. Bagian ini harus ditulis sekitar 10% (untuk penelitian kualitatif) atau 15% (untuk penelitian kuantitatif) dari keseluruhan naskah.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FCA2FF" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -3129,137 +1299,99 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TEMUAN DAN DISKUSI (BOLD, TNR 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34060C58" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Untuk memudahkan pembacaan dan pemahaman, temuan disajikan terlebih dahulu, diikuti dengan diskusi. Ini harus memberikan deskripsi yang ringkas dan tepat tentang hasil eksperimen, interpretasi, dan kesimpulan yang dapat ditarik. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Pembahasan disajikan secara terpisah. Bagian ini harus mengisi minimal 60% dari keseluruhan isi artikel.</w:t>
+        <w:t>Untuk memudahkan pembacaan dan pemahaman, temuan disajikan terlebih dahulu, diikuti dengan diskusi. Ini harus memberikan deskripsi yang ringkas dan tepat tentang hasil eksperimen, interpretasi, dan kesimpulan yang dapat ditarik. Subjudul Temuan dan subjudul Pembahasan disajikan secara terpisah. Bagian ini harus mengisi minimal 60% dari keseluruhan isi artikel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67146189" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13EEAF3F" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Temuan (</w:t>
-[...21 lines deleted...]
-        <w:t>, TNR 11)</w:t>
+        <w:t>Temuan (Bold, TNR 11)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C5BBA2" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3790,69 +1922,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15181B87" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Catatan: Tabel mungkin memiliki </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> jika diperlukan di TNR 9</w:t>
+        <w:t>Catatan: Tabel mungkin memiliki footer jika diperlukan di TNR 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E4BCC5" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A2AAA48" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -4533,91 +2647,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6536D9DC" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Pemformatan komponen matematika (</w:t>
-[...39 lines deleted...]
-        <w:t>, TNR 11)</w:t>
+        <w:t>Pemformatan komponen matematika (Italic, bold, TNR 11)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0450CB54" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ini adalah contoh 1 dari sebuah persamaan:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A951967" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34FC4DA0" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4873,82 +2947,78 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(1, 34) = 4,567</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Perhitungan statistik untuk pengujian hipotesis harus dilengkapi dengan ukuran efek; misalnya, uji-t menggunakan </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cohen's</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> d, uji F menggunakan eta kuadrat parsial, atau uji </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>posthoc</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lainnya yang sesuai dengan referensi yang dipertimbangkan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ADAD74" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5024,338 +3094,73 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Penulis harus mendiskusikan hasil penelitian dan bagaimana hasil tersebut dapat ditafsirkan dari sudut pandang penelitian sebelumnya dan hipotesis kerja. Temuan dan implikasinya harus didiskusikan dalam konteks yang seluas mungkin. Arah penelitian di masa depan juga dapat disoroti. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bagian diskusi juga harus menjelaskan kelebihan artikel, dan kelemahan artikel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021F64FD" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...205 lines deleted...]
-        <w:t xml:space="preserve">, 2012). </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perujukan dalam tubuh artikel menggunakan tanda kurung: (...); contoh dengan satu penulis: (Shin et al., 2022); dua penulis: (Wardhaugh &amp; Fuller, 2023), dan tiga sampai lima penulis: (Couper &amp; Watkins, 2016; Lindahl &amp; Watkins, 2015; Michaleva &amp; Regnier, 2014; Tajeddin, 2012). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0971DD16" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nama penulis juga dapat disebutkan di luar tanda kurung, misalnya, Yang &amp; Li (2021), dengan mengikuti gaya penulisan. Untuk kutipan langsung atau fakta tertentu, nomor halaman (angka) tidak dicantumkan, misalnya (</w:t>
-[...63 lines deleted...]
-        <w:t>, 2022).</w:t>
+        <w:t>Nama penulis juga dapat disebutkan di luar tanda kurung, misalnya, Yang &amp; Li (2021), dengan mengikuti gaya penulisan. Untuk kutipan langsung atau fakta tertentu, nomor halaman (angka) tidak dicantumkan, misalnya (Couper &amp; Watkins, 2016) atau (Benahnia &amp; Brown, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703B37AF" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disarankan untuk tidak menggunakan terlalu banyak kutipan langsung. Namun, satu kutipan harus digunakan, dan harus ditulis dalam format “...” dalam paragraf untuk kutipan kurang dari 40 kata. Untuk kutipan langsung yang lebih dari 40 kata, kutipan tersebut ditulis dalam blok terpisah (di luar paragraf), menjorok ke dalam setengah inci dari margin kiri, tanpa tanda petik, dan diikuti oleh (nama penulis, tahun, nomor halaman)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD4293B" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -5435,1275 +3240,526 @@
     <w:p w14:paraId="6E687F59" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DAFTAR PUSTAKA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EA65E7" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39EA65E7" w14:textId="066F700B" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entri referensi disusun berdasarkan urutan abjad. Semua yang dirujuk dalam teks harus dicantumkan dalam daftar referensi, dan semua yang ditulis dalam daftar referensi harus dirujuk dalam teks. Disarankan untuk menggunakan artikel terbaru dari jurnal yang </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Entri referensi disusun berdasarkan urutan abjad. Semua yang dirujuk dalam teks harus dicantumkan dalam daftar referensi, dan semua yang ditulis dalam daftar referensi harus dirujuk dalam teks. Disarankan untuk menggunakan artikel terbaru dari jurnal yang terindeks </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Web </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> dari DOI (pengenal objek digital) jika tersedia), terutama untuk entri dari jurnal. Dalam hal kota penerbitan, perbedaan harus dibuat antara penulisan kota di Amerika Serikat dan kota di luar Amerika Serikat, misalnya.</w:t>
+        <w:t>Web of Science/Scopus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sebagai sumber referensi, bukan buku atau prosiding. Penulis wajib mencantumkan semua referensi secara valid sesuai dengan sumber dan URL (https dari DOI (pengenal objek digital) jika tersedia), terutama untuk entri dari jurnal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04CA5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dengan minimal 30 sumber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Dalam hal kota penerbitan, perbedaan harus dibuat antara penulisan kota di Amerika Serikat dan kota di luar Amerika Serikat, misalnya.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70543066" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68D19EF4" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Abidasari</w:t>
-[...188 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Abidasari, E., Sabgini, K. N. W., &amp; Inayati, N. (2021). Bright English textbook development for primary school grade 6 in Batu city. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PIONEER: </w:t>
-[...100 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>PIONEER: Journal of Language and Literature</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(1), 26. https://doi.org/10.36841/pioneer.v13i1.899</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCBF80B" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Altbach. (2022). </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Textbooks</w:t>
-[...123 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Textbooks in American society: politics, policy, and pedagogy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  SUNY Press. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F78C12" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Mediyawati</w:t>
-[...170 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Mediyawati, N., Lustyantie, N., &amp; Emzir. (2019). MEDIA: Designing a model of IFL learning materials for foreign workers. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cakrawala Pendidikan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(1), 75–89. doi:10.21831/</w:t>
-[...17 lines deleted...]
-        <w:t>. v38i1.22245.</w:t>
+        <w:t>(1), 75–89. doi:10.21831/cp. v38i1.22245.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC572B7" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00764154">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1701" w:header="850" w:footer="461" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66F87F9B" w14:textId="77777777" w:rsidR="003B78CF" w:rsidRDefault="003B78CF">
+    <w:p w14:paraId="4EFAAD2A" w14:textId="77777777" w:rsidR="00D54BBB" w:rsidRDefault="00D54BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65A7D493" w14:textId="77777777" w:rsidR="003B78CF" w:rsidRDefault="003B78CF">
+    <w:p w14:paraId="71CB62B5" w14:textId="77777777" w:rsidR="00D54BBB" w:rsidRDefault="00D54BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{B3ABA898-3244-4309-934D-D427BE17BB09}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{FD53068F-012C-416F-815D-64EDFD15572B}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5A77D5A0-7198-42E1-B248-2A42B2146225}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{EE095D80-2A3C-4AAB-A964-87A6A2573A48}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{0AD64E1E-5B2C-4C18-8A9A-2246A8316006}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:embedRegular r:id="rId4" w:fontKey="{B1B56F68-BAD5-406E-9BEA-23BD98E220C6}"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{56B4F360-CA7D-426D-860B-6093AF322B75}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{B822B766-C01F-403C-A349-52761E9B9355}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{4730D6C6-C67F-481E-A4A5-C7B52A49B900}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{A15A1EA9-C7D4-491A-9626-AA1B998EC670}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{5D52A6DC-0694-4489-B649-38A3B4276345}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{7A310F89-35CB-4314-B36B-9BEDBA766AEB}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{C1AC0F71-C141-4023-AD92-A5FB773515BD}"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{A9F53738-3E64-4CB9-AB80-1520A1882AC8}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{C7CA97E9-58EC-43AE-BCFA-301BE355DC6C}"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:embedRegular r:id="rId10" w:fontKey="{839FB3DE-E652-410B-A263-F79E27E0B45C}"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{719F8D30-7487-4511-A088-BA3DD40C94C3}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BatangChe">
-    <w:panose1 w:val="00000000000000000000"/>
-[...4 lines deleted...]
-    <w:embedRegular r:id="rId11" w:fontKey="{F1FDB60F-421E-47DE-80E8-595CBE202215}"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...2 lines deleted...]
-    <w:embedBold r:id="rId13" w:fontKey="{1692D01B-32EC-4236-A8DE-B3A41588D979}"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{30ABC090-BACE-4A08-948A-961B2132041E}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{6515CA60-2604-45FB-9543-CED9020E3CCF}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{DBE3EB09-CDEF-4D3A-8C60-7FBE3F96CBAA}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId16" w:fontKey="{F70B1DFC-05A3-4D7F-A914-DF7DDAEDA8D8}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{1B6B629B-DDBF-4DB1-A77D-6FEDE91281DB}"/>
+    <w:embedBold r:id="rId14" w:fontKey="{DB74EDD3-FAAF-4E53-A377-5CBBCC9DC196}"/>
+    <w:embedItalic r:id="rId15" w:fontKey="{25C85C8E-F097-453D-9316-0B0741C09730}"/>
+  </w:font>
+  <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:embedBold r:id="rId16" w:fontKey="{60A0D25A-00AB-4578-BE47-5800E8CAD2C5}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{FD5AD101-2745-4C94-9C1F-8A84C7D62452}"/>
-    <w:embedItalic r:id="rId18" w:fontKey="{FF457385-4F87-4322-A7DB-BE2232855CBC}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{86C18802-1BF5-4AE7-9628-CE4AFC5965A7}"/>
+    <w:embedItalic r:id="rId18" w:fontKey="{FC57588C-C65A-4315-A461-2C6FAD1ADD59}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16EA1FD8" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Copyright</w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve"> © 2022, Jurnal Cakrawala Pendidikan </w:t>
+      <w:t xml:space="preserve">Copyright © 2022, Jurnal Cakrawala Pendidikan </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2ED451F3" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>ISSN 0216-1370 (</w:t>
-[...39 lines deleted...]
-      <w:t>)</w:t>
+      <w:t>ISSN 0216-1370 (print), ISSN 2442-8620 (online)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CCF5D41" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Copyright</w:t>
+      <w:t xml:space="preserve">Copyright © 2024, </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>author</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, e-ISSN 2579-8456, p-ISSN  2303-260X</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A396C36" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
@@ -6791,58 +3847,58 @@
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="73F30AFB" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73931239" w14:textId="77777777" w:rsidR="003B78CF" w:rsidRDefault="003B78CF">
+    <w:p w14:paraId="7C9CCC0E" w14:textId="77777777" w:rsidR="00D54BBB" w:rsidRDefault="00D54BBB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6405CE9E" w14:textId="77777777" w:rsidR="003B78CF" w:rsidRDefault="003B78CF">
+    <w:p w14:paraId="7886E648" w14:textId="77777777" w:rsidR="00D54BBB" w:rsidRDefault="00D54BBB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DAB4EED" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -7194,69 +4250,51 @@
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="1470"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Vol. X No. X, </w:t>
-[...17 lines deleted...]
-            <w:t xml:space="preserve"> XXXX, pp.1-14</w:t>
+            <w:t>Vol. X No. X, February XXXX, pp.1-14</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7454F839" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="1470"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
@@ -7305,78 +4343,85 @@
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764154"/>
     <w:rsid w:val="0006155D"/>
+    <w:rsid w:val="001342DB"/>
     <w:rsid w:val="003B78CF"/>
+    <w:rsid w:val="006E012D"/>
     <w:rsid w:val="006F396C"/>
     <w:rsid w:val="00764154"/>
+    <w:rsid w:val="008A07FE"/>
+    <w:rsid w:val="00CC453D"/>
+    <w:rsid w:val="00D54BBB"/>
+    <w:rsid w:val="00DF54AD"/>
+    <w:rsid w:val="00F04CA5"/>
+    <w:rsid w:val="00FD015D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="128BAE6F"/>
@@ -11826,60 +8871,60 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgtft5ux3Q+XofJIdJ/qNVtkXIUZA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMVNDT3YtVW53bE41Mjg1bWZSTlA1TVAtY3piSHBxVE9O</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1547</Words>
-  <Characters>8819</Characters>
+  <Words>1550</Words>
+  <Characters>8837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>73</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10346</CharactersWithSpaces>
+  <CharactersWithSpaces>10367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maxima</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Unique User Id_1">
     <vt:lpwstr>d403222a-00f3-385f-9e35-642d053a278d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Citation Style_1">