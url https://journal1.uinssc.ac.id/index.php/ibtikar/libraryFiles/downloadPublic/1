--- v1 (2026-07-11)
+++ v2 (2026-08-26)
@@ -1,1994 +1,2158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D126F6E" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="57115029" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Gunakan Judul Menggunakan Bahasa Inggris</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Tulis Judul dalam Bahasa Inggris (Singkat, Maksimal 12 Kata)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0749A043" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="4E3D19AC" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
+        <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Judul ditulis dalam bahasa Inggris, singkat dan padat, maksimal 12 kata, dicetak tebal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190EC117" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
+      <w:pPr>
+        <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Penulis Pertama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="36"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1*</w:t>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:t>¹*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, Penulis Kedua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="36"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>²</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, Penulis Ketiga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="36"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>(Nama lengkap tanpa gelar, Cetak Tebal, TNR 11)</w:t>
+        <w:t>³</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E1474C" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="66124E85" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>¹ Afiliasi 1   ² Afiliasi 2   ³ Afiliasi 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B78F87D" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="675B22E0" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
       <w:pPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
+        <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-        <w:r w:rsidR="00764154">
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Penulis Korespondensi: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="001146C6">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rFonts w:cs="Traditional Arabic"/>
+            <w:color w:val="2E5496"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="36"/>
           </w:rPr>
-          <w:t>penulis</w:t>
+          <w:t>penulis@email.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId8">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...77 lines deleted...]
-    <w:p w14:paraId="7C9747FC" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E55CE0F" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
       <w:pPr>
-        <w:pBdr>
-[...7 lines deleted...]
-        <w:ind w:left="-105" w:right="-105"/>
+        <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">include important terms, make it easy for readers to find the article, 3-5 terms, TNR 10, written below the abstract </w:t>
+          <w:color w:val="808080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Nama lengkap tanpa gelar akademik, dicetak tebal (TNR 11). Cantumkan afiliasi dan email penulis korespondensi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717E2EDE" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="2CCED165" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
       <w:pPr>
-        <w:pBdr>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a9"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-115" w:type="dxa"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8550"/>
+        <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00764154" w14:paraId="6E19A61E" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="0036670D" w:rsidRPr="001146C6" w14:paraId="656F0599" w14:textId="77777777" w:rsidTr="00790149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DDE6F2"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1543CF29" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="002A3B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="1F3864"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ABSTRACT (English, TNR 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036670D" w:rsidRPr="001146C6" w14:paraId="211CC3E3" w14:textId="77777777" w:rsidTr="00790149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F36B724" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="00790149">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...69 lines deleted...]
-              <w:t>mencantumkan istilah-istilah penting, memudahkan pembaca menemukan artikel, 3-5 istilah, TNR 10, ditulis di bawah abstrak</w:t>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>An abstract reflects the substance of the whole article and helps readers judge its relevance. It contains the background, research objectives or focus, method or research steps, findings and discussion, and conclusion. Written in one paragraph, single-spaced, in Times New Roman 10, with a maximum of 200 words.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="149BFD39" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="67938CD7" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>term 1; term 2; term 3 (3–5 terms, TNR 10)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-115" w:type="dxa"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2265"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1754"/>
+        <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00764154" w14:paraId="377542E4" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="0036670D" w:rsidRPr="001146C6" w14:paraId="64532028" w14:textId="77777777" w:rsidTr="00790149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DDE6F2"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="228F08D9" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="002A3B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="1F3864"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ABSTRAK (Bahasa Indonesia, TNR 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036670D" w:rsidRPr="001146C6" w14:paraId="43576A1F" w14:textId="77777777" w:rsidTr="00790149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="640588A1" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="00790149">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Abstrak mencerminkan substansi keseluruhan isi artikel dan memungkinkan pembaca menilai relevansinya. Abstrak memuat latar belakang, tujuan penelitian atau fokus pembahasan, metode atau langkah penelitian, temuan dan pembahasan, serta kesimpulan. Ditulis dalam satu paragraf, spasi tunggal, Times New Roman 10, maksimal 200 kata.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B8EF4BE" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="0036670D">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kata kunci: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>istilah 1; istilah 2; istilah 3 (3–5 istilah, TNR 10)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9026"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0036670D" w:rsidRPr="001146C6" w14:paraId="3DF05C54" w14:textId="77777777" w:rsidTr="00790149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DDE6F2"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="064FC976" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="002A3B1B">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="1F3864"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>الملخص (Bahasa Arab, Traditional Arabic 18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036670D" w:rsidRPr="001146C6" w14:paraId="741ADB0A" w14:textId="77777777" w:rsidTr="00790149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4912DFA7" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="36"/>
                 <w:rtl/>
-                <w:lang w:val="id-ID"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">يعكس الملخص جوهر المحتوى العام للمقال ويسمح للقراء بتحديد مدى ملاءمته لاهتماماتهم. يتألف الملخص من خلفية البحث وأهدافه أو محور المناقشة والمنهج وخطوات البحث والنتائج والمناقشة والاستنتاجات، في فقرة واحدة بمسافة واحدة وبخط </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Traditional Arabic"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traditional Arabic </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>18 وبحد أقصى 200 كلمة.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4551F283" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="000E50F6">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:eastAsia="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الكلمات الرئيسية: مصطلح 1؛ مصطلح 2؛ مصطلح 3 (3–5 مصطلحات)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2258"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0036670D" w:rsidRPr="001146C6" w14:paraId="584EE5DB" w14:textId="77777777" w:rsidTr="00790149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73D16A5F" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="00790149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Received: tgl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43EAB619" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="00790149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Revised: tgl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E58B307" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="00790149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Accepted: tgl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BD8D421" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="00790149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Published: tgl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036670D" w:rsidRPr="001146C6" w14:paraId="332EDA2F" w14:textId="77777777" w:rsidTr="00790149">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9026" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65D4E3AA" w14:textId="77777777" w:rsidR="0036670D" w:rsidRPr="001146C6" w:rsidRDefault="0036670D" w:rsidP="00790149">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...144 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citation (APA 7): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...364 lines deleted...]
-              <w:t>Untuk ditambahkan oleh staf editorial selama produksi</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ditambahkan oleh staf editorial pada tahap produksi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="188ACF10" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="188ACF10" w14:textId="70511635" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000" w:rsidP="00F00368">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>PENDAHULUAN (BOLD, TNR 12)</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>PENDAHULUAN</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقدمة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BOLD, TNR 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Traditional Arabic 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203655E2" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="203655E2" w14:textId="2D490D05" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pendahuluan berisi latar belakang masalah, penggambaran, dan telaah lebih lanjut tentang masalah atau kesenjangan antara apa yang diidealkan dengan kenyataan, didukung oleh teori yang relevan, penelitian terbaru, dan tujuan penelitian. Masalah harus menawarkan nilai atau manfaat penelitian yang baru sebagai upaya inovatif, ditulis 20% dari keseluruhan isi, termasuk judul dan </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">abstrak. Gunakan huruf Times New Roman 11. EL-IBTIKAR menggunakan Mendeley atau Zotero dengan APA style 7 ed. untuk menuliskan kutipan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F897400" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F897400" w14:textId="38723B97" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000" w:rsidP="00F00368">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>METODE (BOLD, TNR 12)</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>METODE</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/METHOD/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مناهج البحث</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>(BOLD, TNR 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Traditional Arabic 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373406FB" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="373406FB" w14:textId="2EDC4CBD" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuliskan secara singkat, padat, jelas, dan memadai sehingga dapat direplikasi. Bagian ini menjelaskan pendekatan penelitian, subjek penelitian, pelaksanaan prosedur penelitian, penggunaan bahan dan instrumen, pengumpulan data, dan teknik analisis. Ini bukan teori. Rumus yang sudah diketahui secara umum tidak boleh dituliskan untuk penggunaan statistik. Setiap kriteria khusus yang digunakan oleh peneliti dalam mengumpulkan dan menganalisis data penelitian harus </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>dijelaskan secara menyeluruh</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, termasuk kualitas instrumen, bahan penelitian, dan prosedur pengumpulan data. Bagian ini harus ditulis sekitar 10% (untuk penelitian kualitatif) atau 15% (untuk penelitian kuantitatif) dari keseluruhan naskah.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FCA2FF" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="61FCA2FF" w14:textId="2795820A" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000" w:rsidP="00F00368">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>TEMUAN DAN DISKUSI (BOLD, TNR 12)</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>TEMUAN DAN DISKUSI</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>FINDINGS AND DISCUSSION</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>النتائج والمناقشة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>(BOLD, TNR 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Traditional Arabic 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34060C58" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34060C58" w14:textId="495EF4FD" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Untuk memudahkan pembacaan dan pemahaman, temuan disajikan terlebih dahulu, diikuti dengan diskusi. Ini harus memberikan deskripsi yang ringkas dan tepat tentang hasil eksperimen, interpretasi, dan kesimpulan yang dapat ditarik. Subjudul Temuan dan subjudul Pembahasan disajikan secara terpisah. Bagian ini harus mengisi minimal 60% dari keseluruhan isi artikel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67146189" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="67146189" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EEAF3F" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13EEAF3F" w14:textId="21DA86BA" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000" w:rsidP="00F00368">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>Temuan (Bold, TNR 11)</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Temuan</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Findings</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>النتائج</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bold, TNR 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Traditional Arabic 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C5BBA2" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="46C5BBA2" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Hasil analisis data dapat disajikan dalam bentuk tabel, grafik, gambar, atau kombinasi ketiganya. Tabel, grafik, atau gambar tidak boleh terlalu panjang, terlalu besar, atau terlalu banyak. Penulis disarankan untuk menggunakan variasi yang layak dalam menyajikan tabel, grafik, atau deskripsi verbal. Semua tabel dan grafik yang ditampilkan harus dirujuk di dalam teks. Format tabel ditunjukkan pada Tabel 1. Tabel tidak menggunakan garis kolom (vertikal), dan garis baris (horizontal) hanya digunakan untuk kepala dan ekor tabel. Jenis huruf pada entri tabel dapat diperkecil. Angka-angka dalam tabel tidak boleh diulang secara berlebihan dalam narasi sebelum atau sesudah tabel. Semua gambar dan tabel harus dikutip dalam teks utama, seperti Gambar 1, Tabel 1, dll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABC1516" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="2ABC1516" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C81C1AA" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C81C1AA" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Tabel 1. Panjang-berat bagian</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="8506" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00764154" w14:paraId="010D4923" w14:textId="77777777">
+      <w:tr w:rsidR="00764154" w:rsidRPr="001146C6" w14:paraId="010D4923" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68EF53F9" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="68EF53F9" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Nama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="407560A8" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="407560A8" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Panjangnya dalam persen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7209E7C4" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7209E7C4" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Catatan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764154" w14:paraId="2DC2E4D2" w14:textId="77777777">
+      <w:tr w:rsidR="00764154" w:rsidRPr="001146C6" w14:paraId="2DC2E4D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75BB6BCC" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="75BB6BCC" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Pendahuluan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32237822" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="32237822" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15C47B82" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="15C47B82" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Maksimum (termasuk judul dan abstrak)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764154" w14:paraId="49CEA6C8" w14:textId="77777777">
+      <w:tr w:rsidR="00764154" w:rsidRPr="001146C6" w14:paraId="49CEA6C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28D127C7" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="28D127C7" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Metode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AEFCED0" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7AEFCED0" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CDDF361" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5CDDF361" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Hingga 15% untuk penelitian kuantitatif</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764154" w14:paraId="115630CB" w14:textId="77777777">
+      <w:tr w:rsidR="00764154" w:rsidRPr="001146C6" w14:paraId="115630CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17E118A1" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="17E118A1" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Temuan dan diskusi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="317AA764" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="317AA764" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49746512" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="49746512" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Minimum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764154" w14:paraId="15811BE7" w14:textId="77777777">
+      <w:tr w:rsidR="00764154" w:rsidRPr="001146C6" w14:paraId="15811BE7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="329A99A3" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="329A99A3" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Kesimpulan dan daftar pustaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7004DD66" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7004DD66" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05AE946F" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="05AE946F" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Kira-kira.</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="36"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15181B87" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15181B87" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Catatan: Tabel mungkin memiliki footer jika diperlukan di TNR 9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E4BCC5" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="58E4BCC5" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A2AAA48" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5A2AAA48" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:noProof/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="77CED10F" wp14:editId="543732F2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1905000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-12699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1435100" cy="908050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1512431776" name="Rectangle 1512431776"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4653850" y="3351375"/>
                           <a:ext cx="1384300" cy="857250"/>
@@ -2021,53 +2185,55 @@
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="77CED10F" id="Rectangle 1512431776" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:150pt;margin-top:-1pt;width:113pt;height:71.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+aVXxEAIAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+l5CE7FJEWFVLqSqt&#10;ukjbfsDgOMSSY7seQ+DvO3boQttDpaoXM4Nf3ryZeV4+nHrNjtKjsqbm+WTKmTTCNsrsa/7t6+bd&#10;nDMMYBrQ1sianyXyh9XbN8vBLWRhO6sb6RmRGFwMruZdCG6RZSg62QNOrJOGLlvrewiU+n3WeBiI&#10;vddZMZ3eZYP1jfNWSET6dz1e8lXib1spwnPbogxM15y0hXT6dO7ima2WsNh7cJ0SFxnwDyp6UIaK&#10;vlKtIQA7ePUHVa+Et2jbMBG2z2zbKiFTD9RNPv2tm5cOnEy90HDQvY4J/x+t+HJ8cVtPYxgcLpDC&#10;2MWp9X38JX3sVPPZXVXOKxrfueZlWeXlfTUOTp4CEwTIy/msnBJAEGJe3RcEJsrsyuQ8hk/S9iwG&#10;Nfe0mDQvOD5hGKE/IbGwsRuldVqONmyoeVHNEj+QR1oNgUr1rqk5mn3iQatVE7+JX6Pf7x61Z0eg&#10;rRd5eTfbXOT8AosF14DdiEtXY1veHkyTincSmo+mYeHsyLyGLMyjGuw505IMT0HCBVD67ziahzY0&#10;luuoYxROuxORxHBnm/PWM3Rio0jcE2DYgidD5lSWTEoFvx/Akwj92ZAL3uezoiJX3yb+NtndJmBE&#10;Z8n7InjOxuQxpLcwjvzDIdhWpW1cxVzkkv3SPi9PJfr7Nk+o64Ne/QAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGvaCmLgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4GXZTVp1KbXp&#10;UgQ9iAhbF/GYNmNbbCalye7Wf+940tPM8B5vvlfsFjeKE85h8KQh2SgQSK23A3UaDm+P6wxEiIas&#10;GT2hhm8MsCsvLwqTW3+mPZ7q2AkOoZAbDX2MUy5laHt0Jmz8hMTap5+diXzOnbSzOXO4G2Wq1FY6&#10;MxB/6M2EDz22X/XRadhXdZV01aHKMvP08vHarLL355XW11dLdQ8i4hL/zPCLz+hQMlPjj2SDGDXc&#10;KMVdooZ1ypMNd+mWl4adt4kCWRbyf4XyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL5p&#10;VfEQAgAAGAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGvaCmLgAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" strokecolor="#21364f" strokeweight="2pt">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                   <w:txbxContent>
                     <w:p w14:paraId="4923F732" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
                       <w:pPr>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:noProof/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="64AA498D" wp14:editId="73D485AE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1930400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1388022" cy="857250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1512431771" name="Straight Arrow Connector 1512431771"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4661514" y="3360900"/>
                           <a:ext cx="1368972" cy="838200"/>
@@ -2115,53 +2281,55 @@
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1388022" cy="857250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:noProof/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3B194DC9" wp14:editId="54C9EF4F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1930400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1389665" cy="857250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1512431778" name="Straight Arrow Connector 1512431778"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm rot="10800000" flipH="1">
                           <a:off x="4660693" y="3360900"/>
                           <a:ext cx="1370615" cy="838200"/>
@@ -2209,53 +2377,55 @@
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1389665" cy="857250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:noProof/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="61EE9AFD" wp14:editId="19BCCE54">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>139700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-12699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1435100" cy="908050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1512431777" name="Rectangle 1512431777"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4653850" y="3351375"/>
                           <a:ext cx="1384300" cy="857250"/>
@@ -2288,53 +2458,55 @@
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="61EE9AFD" id="Rectangle 1512431777" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:11pt;margin-top:-1pt;width:113pt;height:71.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTpXWGFQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3S7Jaq6QptKUJa&#10;sZUWPmDqOI0lxzZjt2n/nrFTtgUOSIiL44mf37yZeV4+nHrNjhK9sqbm+WTKmTTCNsrsa/7t6+bd&#10;nDMfwDSgrZE1P0vPH1Zv3ywHt5CF7axuJDIiMX4xuJp3IbhFlnnRyR78xDpp6LC12EOgEPdZgzAQ&#10;e6+zYjq9ywaLjUMrpPf0dz0e8lXib1spwnPbehmYrjlpC2nFtO7imq2WsNgjuE6Jiwz4BxU9KENJ&#10;X6nWEIAdUP1B1SuB1ts2TITtM9u2SshUA1WTT3+r5qUDJ1Mt1BzvXtvk/x+t+HJ8cVukNgzOLzxt&#10;YxWnFvv4JX3sVPPZXVXOK2rfueZlWeXlfTU2Tp4CEwTIy/msnBJAEGJe3RcEJsrsyuTQh0/S9ixu&#10;ao40mNQvOD75MEJ/QmJiYzdK6zQcbdhQ86KaJX4gj7QaAqXqXVNzb/aJx1utmngn3va43z1qZEeg&#10;qRd5eTfbXOT8AosJ1+C7EZeOxrLQHkyTkncSmo+mYeHsyLyGLMyjGt9zpiUZnjYJF0Dpv+OoH9pQ&#10;W66tjrtw2p2YolryyBX/7Gxz3iLzTmwUaXwCH7aA5MucspNXKe/3AyBp0Z8NmeF9PisqMvdtgLfB&#10;7jYAIzpLT0AE5GwMHkN6EmPnPxyCbVUaylXMRTW5MI318mKizW/jhLq+69UPAAAA//8DAFBLAwQU&#10;AAYACAAAACEA0gLJFd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBS2k3&#10;CUWWmE0Jgh5EhKZFPE6yaxLMzobsto3/3ulJTzPDe7z5XrFb3CjOdg6DJw3pJgFhqfVmoE7D8fC8&#10;ViBCRDI4erIafmyAXXl7U2Bu/IX29lzHTnAIhRw19DFOuZSh7a3DsPGTJda+/Oww8jl30sx44XA3&#10;yixJHqTDgfhDj5N96m37XZ+chn1VV2lXHSul8OXt871ZqY/Xldb3d0v1CCLaJf6Z4YrP6FAyU+NP&#10;ZIIYNWQZV4ka1tfJerZVvDRs3KYJyLKQ/xuUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBTpXWGFQIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDSAskV3wAAAAkBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" strokecolor="#21364f" strokeweight="2pt">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                   <w:txbxContent>
                     <w:p w14:paraId="3A4C9CB5" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
                       <w:pPr>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:noProof/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7B442E00" wp14:editId="01A5ACC4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3708400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-12699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1435100" cy="908050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1512431773" name="Rectangle 1512431773"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4653850" y="3351375"/>
                           <a:ext cx="1384300" cy="857250"/>
@@ -2368,70 +2540,74 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7B442E00" id="Rectangle 1512431773" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:292pt;margin-top:-1pt;width:113pt;height:71.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKHYDNFQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3S7Jaq6QptKUJa&#10;sZUWPsB1nMaSY5sZt2n/nrFTtgUOSIiL44mf37yZeV4+nHrDjgpQO1vzfDLlTFnpGm33Nf/2dfNu&#10;zhkGYRthnFU1PyvkD6u3b5aDX6jCdc40ChiRWFwMvuZdCH6RZSg71QucOK8sHbYOehEohH3WgBiI&#10;vTdZMZ3eZYODxoOTCpH+rsdDvkr8batkeG5bVIGZmpO2kFZI6y6u2WopFnsQvtPyIkP8g4peaEtJ&#10;X6nWIgh2AP0HVa8lOHRtmEjXZ65ttVSpBqomn/5WzUsnvEq1UHPQv7YJ/x+t/HJ88VugNgweF0jb&#10;WMWphT5+SR871Xx2V5Xzitp3rnlZVnl5X42NU6fAJAHycj4rpwSQhJhX9wWBiTK7MnnA8Em5nsVN&#10;zYEGk/oljk8YRuhPSExs3UYbk4ZjLBtqXlSzxC/II60RgVL1vqk52n3iQWd0E+/E2wj73aMBdhQ0&#10;9SIv72abi5xfYDHhWmA34tLRWBa4g21S8k6J5qNtWDh7Mq8lC/OoBnvOjCLD0ybhgtDm7zjqh7HU&#10;lmur4y6cdiemqZYicsU/O9ect8DQy40mjU8Cw1YA+TKn7ORVyvv9IIC0mM+WzPA+nxUVmfs2gNtg&#10;dxsIKztHT0AG4GwMHkN6EmPnPxyCa3UaylXMRTW5MI318mKizW/jhLq+69UPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAmHdUoeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCLyGR&#10;HNIiHMtBFNpDKYW4ofS4thTb1JKMpSTu33d7ak67ywyzb4rd7AZ2tlPsg1eQrQQw65tget8qOHw8&#10;LyWwmNAbHIK3Cn5shF15e1NgbsLF7+25Si2jEB9zVNClNOacx6azDuMqjNaTdgyTw0Tn1HIz4YXC&#10;3cDXQjxyh72nDx2O9qmzzXd1cgr2utJZqw9aSnx5+3qvF/LzdaHU/d2st8CSndO/Gf7wCR1KYqrD&#10;yZvIBgUPckNdkoLlmiYZZCZoqcm5yQTwsuDXFcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAIodgM0VAgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJh3VKHhAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" strokecolor="#21364f" strokeweight="2pt">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                   <w:txbxContent>
                     <w:p w14:paraId="21420646" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
                       <w:pPr>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D36865" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="31D36865" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1658B52C" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1658B52C" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:noProof/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4BE18AEF" wp14:editId="269BC15A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1524000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>101600</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5443" cy="25400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1512431774" name="Straight Arrow Connector 1512431774"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5133729" y="3777279"/>
                           <a:ext cx="424543" cy="5443"/>
@@ -2479,53 +2655,55 @@
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5443" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:noProof/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4055666C" wp14:editId="27471713">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3302000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>114300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5443" cy="25400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1512431772" name="Straight Arrow Connector 1512431772"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="5133729" y="3777279"/>
                           <a:ext cx="424543" cy="5443"/>
@@ -2574,1084 +2752,15642 @@
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5443" cy="25400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642B2197" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="642B2197" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B47811" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="65B47811" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576F18B0" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="576F18B0" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C130315" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C130315" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Gambar 1. Ini adalah Gambar. Skema Mengikuti Format yang Sama</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606A3317" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="606A3317" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6536D9DC" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6536D9DC" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Pemformatan komponen matematika (Italic, bold, TNR 11)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0450CB54" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0450CB54" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Ini adalah contoh 1 dari sebuah persamaan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A951967" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="2A951967" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34FC4DA0" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34FC4DA0" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Traditional Arabic"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="36"/>
           </w:rPr>
           <m:t>a=1</m:t>
         </m:r>
       </m:oMath>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………………….. (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3AB85C" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="4E3AB85C" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DBF74F8" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3DBF74F8" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Teks yang mengikuti persamaan tidak boleh berada dalam paragraf baru. Harap beri tanda baca pada persamaan sebagai teks biasa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F715DF" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="74F715DF" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Ini adalah contoh 2 dari sebuah persamaan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460F0CAA" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="460F0CAA" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A65AAF3" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A65AAF3" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Traditional Arabic"/>
             <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="36"/>
           </w:rPr>
           <m:t>a=b+c+d+e+f</m:t>
         </m:r>
       </m:oMath>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………… (2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395C1A46" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="395C1A46" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D68BBC9" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1D68BBC9" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Teks yang mengikuti persamaan tidak boleh berada dalam paragraf baru. Harap beri tanda baca pada persamaan sebagai teks biasa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F8C504" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55F8C504" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Angka ribuan ditandai dengan menggunakan koma; misalnya, 1200300 ditulis sebagai 1.200.300. Titik desimal ditandai dengan titik yang diikuti dengan dua digit angka, misalnya, 12,34. Untuk angka yang lebih rendah dari 1, angka nol tidak diperlukan, misalnya, .12.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AB10BB" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43AB10BB" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfabet dicetak miring untuk simbol atau notasi matematika, tetapi huruf Yunani ditulis tegak menggunakan simbol yang benar. Tanda sama dengan diberi spasi sebelum dan sesudahnya, misalnya (format bahasa Inggris): </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .456; </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> = .008. Untuk nilai statistik dengan derajat kebebasan seperti t, F, atau Z, derajat kebebasan ditulis dalam tanda kurung seperti</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">(52) = 1,234; </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(1, 34) = 4,567</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Perhitungan statistik untuk pengujian hipotesis harus dilengkapi dengan ukuran efek; misalnya, uji-t menggunakan </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Cohen's</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> d, uji F menggunakan eta kuadrat parsial, atau uji </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>posthoc</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> lainnya yang sesuai dengan referensi yang dipertimbangkan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14ADAD74" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="14ADAD74" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Untuk penelitian kualitatif, temuan secara substansial harus disajikan dalam laporan ringkas berdasarkan hasil analisis data kualitatif yang ketat. Tabel, diagram, grafik, atau visualisasi data lainnya dapat disajikan untuk memudahkan pembacaan. Bukti otentik dari data empiris (misalnya, kutipan dari transkrip wawancara, catatan lapangan, dokumen) harus disajikan dalam jumlah teks yang wajar dan tidak melebihi pernyataan penulis tentang temuan mereka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E3F49C" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="65E3F49C" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="752BEAB9" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="752BEAB9" w14:textId="59F03229" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Diskusi</w:t>
       </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مناقشة</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="30D8A42F" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30D8A42F" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Penulis harus mendiskusikan hasil penelitian dan bagaimana hasil tersebut dapat ditafsirkan dari sudut pandang penelitian sebelumnya dan hipotesis kerja. Temuan dan implikasinya harus didiskusikan dalam konteks yang seluas mungkin. Arah penelitian di masa depan juga dapat disoroti. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Bagian diskusi juga harus menjelaskan kelebihan artikel, dan kelemahan artikel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021F64FD" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7D9BF00C" w14:textId="0EB80480" w:rsidR="004D49FB" w:rsidRPr="001146C6" w:rsidRDefault="004D49FB" w:rsidP="004D49FB">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Perujukan dalam tubuh artikel menggunakan tanda kurung: (...); contoh dengan satu penulis: (Shin et al., 2022); dua penulis: (Wardhaugh &amp; Fuller, 2023), dan tiga sampai lima penulis: (Couper &amp; Watkins, 2016; Lindahl &amp; Watkins, 2015; Michaleva &amp; Regnier, 2014; Tajeddin, 2012). </w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penulisan sitasi (nama, tahun) menggunakan aplikasi pengelola referensi Mendeley. Kutipan ditulis dalam format </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>American Psychological Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (APA)7th Edition. Hal ini bertujuan untuk menghindari kesalahan dalam pengutipan dan penulisan referensi di akhir artikel. Penulisan rujukan (Program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Mendeley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dalam badan artikel/jurnal menggunakan pola berkurung (...) dan diberi warna hijau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan sebaiknya memiliki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI. Jika hanya ada satu penulis: contoh </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="1"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Traditional Arabic"/>
+            <w:color w:val="00B050"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="36"/>
+          </w:rPr>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fM2UyOGRiYWUtMmU3ZS00OGMwLTljMzctNjA4ZjYxMTlkMGFhIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFNpcmVnYXIsIDIwMjUpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZDA1YzZkYWUtNDM4Yy0zNWQ3LTg0ZTQtOTc0OWE2NGRmMWE0IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiZDA1YzZkYWUtNDM4Yy0zNWQ3LTg0ZTQtOTc0OWE2NGRmMWE0IiwidGl0bGUiOiJUaGUgQXBwbGljYXRpb24gb2YgdGhlIERpc2NvdmVyeSBMZWFybmluZyBNb2RlbCB0byBFbmhhbmNlIFN0dWRlbnRzJyBNYXRoZW1hdGljYWwgQ3JlYXRpdmUgVGhpbmtpbmcgQWJpbGl0aWVzIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTaXJlZ2FyIiwiZ2l2ZW4iOiJUb3JhbmciLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjYsNywyXV19LCJET0kiOiIxMC41MjgxL1pFTk9ETy4xODIwNjk2NiIsIlVSTCI6Imh0dHBzOi8vemVub2RvLm9yZy9yZWNvcmRzLzE4MjA2OTY2IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyNV1dfSwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX1dfQ=="/>
+          <w:id w:val="1622723835"/>
+          <w:placeholder>
+            <w:docPart w:val="74EAFA12A2A446F5BD5162E280B8349F"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:commentRangeEnd w:id="1"/>
+          <w:r w:rsidR="008B57F6" w:rsidRPr="001146C6">
+            <w:rPr>
+              <w:rStyle w:val="CommentReference"/>
+              <w:rFonts w:cs="Traditional Arabic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:commentReference w:id="1"/>
+          </w:r>
+          <w:r w:rsidRPr="001146C6">
+            <w:rPr>
+              <w:rFonts w:cs="Traditional Arabic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>(Siregar, 2025)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; jika ada dua penulis: contoh </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Traditional Arabic"/>
+            <w:color w:val="00B050"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="36"/>
+          </w:rPr>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYTRkNDBmZmMtOTM1My00MjgzLWFjNmMtMmZiMzkxZDAxNGZlIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFJ1a21hbiAmIzM4OyBadWxmaWthciwgMjAyMykiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJkMGY3MmEyZS05YzNjLTM5MGEtOTZhNi0wN2VkYjBlNDM4YzIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJkMGY3MmEyZS05YzNjLTM5MGEtOTZhNi0wN2VkYjBlNDM4YzIiLCJ0aXRsZSI6IkFOQUxJU0lTIEtFTUFNUFVBTiBCRVJQSUtJUiBLUklUSVMgU0lTV0EgREFMQU0gUEVNRUNBSEFOIE1BU0FMQUggTUFURU1BVElLQSBQQURBIFNPQUwgQkVSQkFTSVMgTElURVJBU0kgTlVNRVJBU0kiLCJhdXRob3IiOlt7ImZhbWlseSI6IlJ1a21hbiIsImdpdmVuIjoiTmlhIEt1cm5pYXR5IiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiWnVsZmlrYXIiLCJnaXZlbiI6IlJ5YW4gTml6YXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgUGVuZWxpdGlhbiBQZW1iZWxhamFyYW4gTWF0ZW1hdGlrYSBTZWtvbGFoIChKUDJNUykiLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsMyw2XV19LCJET0kiOiIxMC4zMzM2OS9KUDJNUy43LjEuMTA2LTExNyIsIklTU04iOiIyNTgxLTI1M1giLCJVUkwiOiJodHRwczovL2Vqb3VybmFsLnVuaWIuYWMuaWQvSlBQTVMvYXJ0aWNsZS92aWV3LzI3MDE1IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMyw0LDMwXV19LCJwYWdlIjoiMTA2LTExNyIsImFic3RyYWN0IjoiUGVuZWxpdGlhbiBpbmkgYmVydHVqdWFuIHVudHVrIG1lbmdhbmFsaXNpcyBrZW1hbXB1YW4gYmVycGlraXIga3JpdGlzIGRhbGFtIHBlbWVjYWhhbiBtYXNhbGFoIG1hdGVtYXRyaWthIHBhZGEgc29hbCBiZXJiYXNpcyBsaXRlcmFzaSBudW1lcmFzaS4gSmVuaXMgcGVuZWxpdGlhbiBpbmkgYWRhbGFoIHBlbmVsaXRpYW4ga3VhbGl0YXRpZiBkYW4gc3VieWVrIHBlbmVsdGlpYW4gaW5pIGFkYWxhaCBzaXN3YSBrZWxhcyBWSUlJIE1UcyBOdXJ1bCBJbWFuLiBVbnR1ayBtZW5ndWppIGtyZWRpYmlsaXRhcyBkYXRhIGRpbGFrdWthbiBkZW5nYW4gY2FyYSB0cmlhbmd1bGFzaSBzdW1iZXIgZGFyaSBrZSB0aWdhIHN1bWJlciBkaWF0YXMuIFRla25payBhbmFsaXNpcyBkYXRhbnlhIGRpbGFrdWthbiBkZW5nYW4gUmVkdWtzaSBkYXRhIGRpbGFrdWthbiB1bnR1ayBtZW55ZWxla3NpIGRhdGEgeWFuZyBoYW55YSBkaXBlcmx1a2FuIHVudHVrIGFuYWxpc2lzIGRhdGEgYWdhciBsZWJpaCBtdWRhaCwgcGVueWFqaWFuIGRhdGEgbWVsaXB1dGkgcGVuZ2tsYXNpZmlrYXNpYW4gZGFuIGlkZW50aWZpa2FzaSBkYXRhIHlhaXR1IG1lbnVsaXNrYW4gZGF0YSB5YW5nIHRlcm9yZ2FuaXNpciBkYW4gdGVya2F0ZWdvcmksIGtlbXVkaWFuIHBlbmVsaXRpIG1lbmNvYmEgdW50dWsgbWVuYXJpayBrZXNpbXB1bGFuIGJlcmRhc2Fya2FuIHRlbWEgZGVuZ2FuIHR1anVhbiB1bnR1ayBtZW5lbXVrYW4gbWFrbmEgZGFyaSBkYXRhIHlhbmcgdGVsYWggZGlrdW1wdWxrYW4uIEJlcmRhc2Fya2FuwqAgaGFzaWzCoCB0ZW11YW7CoCBwZW5lbGl0aWFuwqAgeWFuZ8KgIGRpcGVyb2xlaCzCoCBkYXBhdMKgIGRpc2ltcHVsa2FuwqAgYmFod2HCoCAoMSnCoCBTaXN3YSBiZXJrZW1hbXB1YW7CoCBtYXRlbWF0aWthwqAgdGluZ2dpwqAgZGFwYXTCoCBtZW1lbnVoacKgIGVtcGF0wqAgaW5kaWthdG9ywqAga2VtYW1wdWFuwqAgYmVycGlraXLCoCBrcml0aXMgZGFsYW3CoMKgIG1lbWVjYWhrYW7CoMKgIG1hc2FsYWggc29hbCBiZXJiYXNpcyBsaXRlcmFzaSBudW1lcmFzaSzCoMKgIHlhaXR1wqDCoCBtYW1wdcKgwqAgbWVydW11c2thbsKgwqAgcG9rb2stcG9rb2vCoMKgIHBlcm1hc2FsYWhhbsKgwqAgZGFuIG1lbmd1bmdrYXBrYW7CoMKgIGZha3RhwqDCoCB5YW5nwqDCoCBhZGEswqDCoCBtYW1wdcKgwqAgbWVuZGV0ZWtzacKgwqAgYmlhc8KgwqAgZGFuwqDCoCBtZW5lbnR1a2FuwqDCoCBrb25zZXDCoMKgIHVudHVrIG1lbnllbGVzYWlrYW4gc29hbCwgbWFtcHUgbWVuZ2VyamFrYW4gc29hbCBzZXN1YWkgcmVuY2FuYSwgbWFtcHUgbWVtZXJpa3NhIGtlbWJhbGkgamF3YWJhbiwgbWVuZ2d1bmFrYW7CoCBjYXJhwqAgbGFpbizCoCBkYW7CoCBtZW5hcmlrwqAga2VzaW1wdWxhbi7CoCAoMinCoCBTaXN3YcKgIGJlcmtlbWFtcHVhbsKgIG1hdGVtYXRpa2HCoCBzZWRhbmcgZGFwYXTCoCBtZW1lbnVoacKgIDLCoCBpbmRpa2F0b3LCoCBrZW1hbXB1YW7CoCBiZXJwaWtpcsKgIGtyaXRpc8KgIGRhbGFtwqAgbWVtZWNhaGthbsKgIG1hc2FsYWggc29hbCBiZXJiYXNpcyBsaXRlcmFzaSBudW1lcmFzaSzCoCB5YWl0dSBtYW1wdcKgIG1lcnVtdXNrYW7CoCBwb2tvay1wb2tva8KgIHBlcm1hc2FsYWhhbsKgIGRhbsKgIG1lbmd1bmdrYXBrYW7CoCBmYWt0YcKgIHlhbmfCoCBhZGEswqAgbWFtcHUgbWVueWVsZXNhaWthbsKgIHNvYWzCoCBkYW4gbWFtcHXCoCBtZW5nZXJqYWthbsKgIHNvYWwgc2VzdWFpwqDCoCByZW5jYW5hLiIsImlzc3VlIjoiMSIsInZvbHVtZSI6IjciLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19"/>
+          <w:id w:val="-1057395221"/>
+          <w:placeholder>
+            <w:docPart w:val="74EAFA12A2A446F5BD5162E280B8349F"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001146C6">
+            <w:rPr>
+              <w:rFonts w:cs="Traditional Arabic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>(Rukman &amp; Zulfikar, 2023)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jika ada tiga sampai lima penulis: contoh </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Traditional Arabic"/>
+            <w:color w:val="00B050"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="36"/>
+          </w:rPr>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fOGE4ZDJlMTQtYjgyMS00NmYzLTg5N2MtMzI5ZGUzYzU2OGI5IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFJ1a21hbiBldCBhbC4sIDIwMjMpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZWE4Y2QxYWYtMTZhMS0zMWJjLTlhNzYtM2JiODFlN2E5YzczIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiZWE4Y2QxYWYtMTZhMS0zMWJjLTlhNzYtM2JiODFlN2E5YzczIiwidGl0bGUiOiJEZXZlbG9wbWVudCBvZiBsaWZ0IHRoZSBmbGFwIGJvb2sgYXMgbWVtZXQgKG1hdGhlbWF0aWNzIGxlYXJuaW5nIG1lZGlhKSB0cmlnb25vbWV0cnkgbWF0ZXJpYWxzIGZvciBoaWdoIHNjaG9vbCBzdHVkZW50cyIsImF1dGhvciI6W3siZmFtaWx5IjoiUnVrbWFuIiwiZ2l2ZW4iOiJOaWEgS3VybmlhdHkiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJadWxmaWthciIsImdpdmVuIjoiUnlhbiBOaXphciIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlJhaGF5dSIsImdpdmVuIjoiQWlkYSBQdWppIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQ2VuZGlraWEgOiBNZWRpYSBKdXJuYWwgSWxtaWFoIFBlbmRpZGlrYW4iLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsMyw2XV19LCJET0kiOiIxMC4zNTMzNS9DRU5ESUtJQS5WMTNJMy4zNDM0IiwiSVNTTiI6IjI4MDgtMzY0NCIsIlVSTCI6Imh0dHBzOi8vaW9jc2NpZW5jZS5vcmcvZWpvdXJuYWwvaW5kZXgucGhwL0NlbmRpa2lhL2FydGljbGUvdmlldy8zNDM0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMywxLDMxXV19LCJwYWdlIjoiNDg5LTUwMCIsImFic3RyYWN0IjoiVGhpcyBzdHVkeSBpbnRlbmRzIHRvIGV4YW1pbmUgdGhlIHZpYWJpbGl0eSwgcHJhY3RpY2FiaWxpdHksIGFuZCBlZmZpY2FjeSBvZiB0aGUgbGlmdC10aGUtZmxhcCBib29rIGFzIGEgdHJpZ29ub21ldHJ5IGxlYXJuaW5nIHRvb2wgZm9yIGhpZ2ggc2Nob29sIHN0dWRlbnRzLiBUaGlzIHN0dWR5IHVzZXMgdGhlIEFERElFIGFwcHJvYWNoIGZvciByZXNlYXJjaCBhbmQgZGV2ZWxvcG1lbnQgKFImYW1wO0QpLiBJbiB0aGlzIHN0dWR5LCB0aGUgcG9wdWxhdGlvbiBjb25zaXN0ZWQgb2YgWCBncmFkZSBzdHVkZW50cyBmcm9tIFNNQSBOZWdlcmkgMSBLdXBhbmcsIGFuZCB0aGUgc2FtcGxlIGNvbnNpc3RlZCBvZiAzMSBYQyBncmFkZSBraWRzLiBEYXRhIGNvbGxlY3Rpb24gYXBwcm9hY2hlcyBlbXBsb3lpbmcgcXVlc3Rpb25uYWlyZXMgYW5kIGFzc2Vzc21lbnRzLiBBbmFseXNlcyBvZiBkYXRhJ3MgdmFsaWRpdHksIGFwcGxpY2FiaWxpdHksIGFuZCBlZmZpY2FjeSBhcmUgZGF0YSBhbmFseXNpcyBtZXRob2RvbG9naWVzLiBUaGUgZmluZGluZ3Mgb2YgcmVzZWFyY2ggb24gbWF0aGVtYXRpY3MgbGVhcm5pbmcgbWVkaWEgbGlmdC10aGUtZmxhcCBib29rcyBmb3IgaGlnaCBzY2hvb2wgdHJpZ29ub21ldHJpYyBjb21wYXJhdGl2ZSBtYXRlcmlhbHMuIFRoZSBmaW5kaW5ncyBvZiBtYXRlcmlhbCBleHBlcnQgdGVzdGluZyB3ZXJlIDkxLjclIHdpdGggYSB2ZXJ5IGdvb2QgY2F0ZWdvcnksIHdoaWxlIHRoZSByZXN1bHRzIG9mIG1lZGlhIGV4cGVydCB0ZXN0aW5nIHdlcmUgOTQuNiUgd2l0aCBhIHZlcnkgdmFsaWQgY2F0ZWdvcnkuIEJhc2VkIG9uIHRoZSBmaW5kaW5ncyBvZiB0aGUgdGVhY2hlcidzIHJlYWN0aW9uIHdpdGggYW4gYXZlcmFnZSBwZXJjZW50YWdlIHZhbHVlIG9mIDkyJSBpbiB0aGUgdmVyeSBnb29kIGNhdGVnb3J5IGFuZCB0aGUgYXZlcmFnZSBzdHVkZW50IHJlc3BvbnNlIG9mIDg3Ljc0JSwgdGhlIG1lZGlhIGlzIGRlZW1lZCBwcmFjdGljYWwuIEFmdGVyIHBhc3NpbmcgdGhlIGxlYXJuaW5nIG91dGNvbWUgdGVzdCB3aXRoIGFuIGF2ZXJhZ2Ugc2NvcmUgb2YgODcuMSUgYmFzZWQgb24gZXh0cmVtZWx5IGdvb2QgY3JpdGVyaWEsIHRoZSBtZWRpYSBpcyB1dGlsaXplZCBlZmZlY3RpdmVseSBpbiB0aGUgbGVhcm5pbmcgcHJvY2Vzcy4gVGhlcmVmb3JlLCBpdCBjYW4gYmUgY29uY2x1ZGVkIHRoYXQgdGhlIHByb2R1Y2VkIGxpZnQtdGhlLWZsYXAgYm9vayBsZWFybmluZyBtZWRpYSBjYW4gYmUgYXBwbGllZCB0byB0aGUgc3R1ZHkgb2YgbWF0aGVtYXRpY3MgdHJpZ29ub21ldHJpYyBjb21wYXJpc29uIG1hdGVyaWFsLiIsImlzc3VlIjoiMyIsInZvbHVtZSI6IjEzIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX1dfQ=="/>
+          <w:id w:val="1062904988"/>
+          <w:placeholder>
+            <w:docPart w:val="74EAFA12A2A446F5BD5162E280B8349F"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001146C6">
+            <w:rPr>
+              <w:rFonts w:cs="Traditional Arabic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>(Rukman et al., 2023)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jika ada dua artikel atau referensi yang dikutip: contoh </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Traditional Arabic"/>
+            <w:color w:val="00B050"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="36"/>
+          </w:rPr>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYWU4ZGMxNjMtYWQ0OC00MjZjLTk5NGMtYWQyMTU2MTU1OWJiIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFJ1a21hbiBldCBhbC4sIDIwMjU7IFN5YWlmdWxsYWhzIGFsaSBldCBhbC4sIDIwMjQpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiNmVjNzA4YTYtZTVmZC0zYTdiLWE1YTQtYThkM2ViNjZmYzljIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiNmVjNzA4YTYtZTVmZC0zYTdiLWE1YTQtYThkM2ViNjZmYzljIiwidGl0bGUiOiJBIFN5c3RlbWF0aWMgTGl0ZXJhdHVyZSBSZXZpZXcgb24gVGhlIFVzZSBvZiBOZWFycG9kIGZvciBJbnRlcmFjdGl2ZSBMZWFybmluZyIsImF1dGhvciI6W3siZmFtaWx5IjoiUnVrbWFuIiwiZ2l2ZW4iOiJOaWEgS3VybmlhdHkiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdXNldHlhcmluaSIsImdpdmVuIjoiRWtvIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiUHVyd2FudGkiLCJnaXZlbiI6IkVsbHkiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdXJ5YW5pIEhhcmFoYXAiLCJnaXZlbiI6IkZhdG1hIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRml0cmkiLCJnaXZlbiI6IlN1bGluZGFyIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiSW5mYXRzaXJpbiIsImdpdmVuIjoiSW5mYXRzaXJpbiIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkludGVybmF0aW9uYWwgSm91cm5hbCBvZiBBZHZhbmNlZCBSZXNlYXJjaCIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IkludC4gSi4gQWR2LiBSZXMuIChJbmRvcmUpLiIsIkRPSSI6IjEwLjIxNDc0L0lKQVIwMS8yMTEzNCIsIklTU04iOiIyMzIwNTQwNyIsIlVSTCI6Imh0dHBzOi8vd3d3LmpvdXJuYWxpamFyLmNvbS9hcnRpY2xlLzU0NTY4L2Etc3lzdGVtYXRpYy1saXRlcmF0dXJlLXJldmlldy1vbi10aGUtdXNlLW9mLW5lYXJwb2QtZm9yLWludGVyYWN0aXZlLWxlYXJuaW5nLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNiwzMF1dfSwicGFnZSI6Ijc0Mi03NDkiLCJhYnN0cmFjdCI6IjxwPlRoaXMgc3R1ZHkgYWltcyB0byBhbmFseXplIHJlc2VhcmNoIHRyZW5kcyByZWxhdGVkIHRvIE5lYXJwb2QgSW50ZXJhY3RpdmUgTGVhcm5pbmcgaW4gZWR1Y2F0aW9uIHVzaW5nIGEgZGF0YS1kcml2ZW4gYmlibGlvbWV0cmljIGFwcHJvYWNoIGZyb20gR29vZ2xlIFNjaG9sYXIuIE5lYXJwb2QgaXMgYW4gaW50ZXJhY3RpdmUgbGVhcm5pbmcgcGxhdGZvcm0gdGhhdCBhbGxvd3MgdGVhY2hlcnMgdG8gY3JlYXRlIG1vcmUgZHluYW1pYyBhbmQgcGFydGljaXBhdG9yeSBsZWFybmluZyBleHBlcmllbmNlcyB0aHJvdWdoIGZlYXR1cmVzIHN1Y2ggYXMgcXVpenplcywgcG9sbHMsIGFuZCByZWFsLXRpbWUgY29sbGFib3JhdGlvbi4gVXNpbmcgYW5hbHl0aWNhbCBtZXRob2RzIHN1Y2ggYXMgVk9Tdmlld2VyIGFuZCBQdWJsaXNoIG9yIFBlcmlzaCAoUG9QKSwgdGhpcyBzdHVkeSBpZGVudGlmaWVzIHB1YmxpY2F0aW9uIHRyZW5kcywgY2l0YXRpb24gdHJlbmRzLCBhbmQgcmVzZWFyY2ggZm9jdXMgaW4gdGhlIHBlcmlvZCAyMDE1LTIwMjUuIFRoZSByZXN1bHRzIG9mIHRoZSBhbmFseXNpcyBzaG93IHRoYXQgcHVibGljYXRpb25zIG9uIE5lYXJwb2QgaGF2ZSBzdGFydGVkIHRvIGluY3JlYXNlIHNpbmNlIDIwMTkgYW5kIHBlYWsgaW4gMjAyNC4gSG93ZXZlciwgdGhlcmUgaXMgYSBkZWNyZWFzZSBpbiB0aGUgbnVtYmVyIG9mIHB1YmxpY2F0aW9ucyBpbiAyMDI1IHdoaWNoIGlzIGxpa2VseSBkdWUgdG8gY2hhbmdlcyBpbiByZXNlYXJjaCBmb2N1cyBvciBsaW1pdGVkIGRhdGEgYXZhaWxhYmxlLiBJbiBhZGRpdGlvbiwgTmVhcnBvZCBoYXMgYmVlbiBwcm92ZW4gdG8gY29udHJpYnV0ZSB0byBpbmNyZWFzaW5nIHN0dWRlbnQgZW5nYWdlbWVudCBhbmQgbGVhcm5pbmcgb3V0Y29tZXMsIGVzcGVjaWFsbHkgaW4gdGhlIGZpZWxkcyBvZiBTVEVNIGFuZCBvbmxpbmUgbGVhcm5pbmcuIFRoZSBmb2N1cyBvZiB0aGUgcmVzZWFyY2ggaGFzIGFsc28gZXZvbHZlZCwgZnJvbSBzaW1wbHkgZXhwbG9yaW5nIHRoZSB1c2Ugb2YgTmVhcnBvZCBpbiBsZWFybmluZyB0byBldmFsdWF0aW5nIGl0cyBlZmZlY3RpdmVuZXNzIGluIHZhcmlvdXMgcGVkYWdvZ2ljYWwgYXBwcm9hY2hlcy4gQWx0aG91Z2ggTmVhcnBvZCBoYXMgZ3JlYXQgcG90ZW50aWFsIGluIGltcHJvdmluZyBsZWFybmluZyBlZmZlY3RpdmVuZXNzLCB0aGVyZSBhcmUgY2hhbGxlbmdlcyB0aGF0IG5lZWQgdG8gYmUgb3ZlcmNvbWUsIHN1Y2ggYXMgaW5mcmFzdHJ1Y3R1cmUgcmVhZGluZXNzLCB0aGUgZGlnaXRhbCBhY2Nlc3MgZ2FwLCBhbmQgdGhlIG5lZWQgZm9yIG1vcmUgaW50ZW5zaXZlIHRlYWNoZXIgdHJhaW5pbmcuIFRoZXJlZm9yZSwgdGhpcyBzdHVkeSByZWNvbW1lbmRzIGltcHJvdmluZyBlZHVjYXRpb24gcG9saWNpZXMgdGhhdCBzdXBwb3J0IHRlY2hub2xvZ3kgaW50ZWdyYXRpb24sIGludmVzdG1lbnQgaW4gZGlnaXRhbCBpbmZyYXN0cnVjdHVyZSwgYW5kIHN0cmVuZ3RoZW5pbmcgdGhlIGNhcGFjaXR5IG9mIGVkdWNhdG9ycyBpbiBvcHRpbWFsbHkgdXRpbGl6aW5nIE5lYXJwb2QuPC9wPiIsImlzc3VlIjoiMDYiLCJ2b2x1bWUiOiIxMyJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiIyYTEyNDlmNi0zMTgwLTM3ZWItODU4MS1hOGE1YmVmNDRhMjgiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIyYTEyNDlmNi0zMTgwLTM3ZWItODU4MS1hOGE1YmVmNDRhMjgiLCJ0aXRsZSI6IlBlcmFuIER1a3VuZ2FuIE9yYW5nIFR1YSBUZXJoYWRhcCBNb3RpdmFzaSBCZWxhamFyIGRhbiBEYW1wYWtueWEgcGFkYSBIYXNpbCBCZWxhamFyIE1hdGVtYXRpa2EgU01QIGtlbGFzIFZJSSIsImF1dGhvciI6W3siZmFtaWx5IjoiU3lhaWZ1bGxhaHMgYWxpIiwiZ2l2ZW4iOiJNdWgiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJNdXRobWFpbm5haCBZdXN1ZiIsImdpdmVuIjoiU3QiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJLdXJuaWF0eSBSdWttYW4iLCJnaXZlbiI6Ik5pYSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ik1hdGVtYXRpa2EiLCJnaXZlbiI6IlBlbmRpZGlrYW4iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJLZWd1cnVhbiBkYW4gSWxtdSBQZW5kaWRpa2FuIiwiZ2l2ZW4iOiJGYWt1bHRhcyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ik11aGFtbWFkaXlhaCBLdXBhbmciLCJnaXZlbiI6IlVuaXZlcnNpdGFzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiTUVHQTogSnVybmFsIFBlbmRpZGlrYW4gTWF0ZW1hdGlrYSAiLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsMiw4XV19LCJET0kiOiIxMC41OTA5OC9NRUdBLlY1STEuMTI2MiIsIklTU04iOiIyNzIxLTU1MzkiLCJVUkwiOiJodHRwczovL2Utam91cm5hbC51bm11aGt1cGFuZy5hYy5pZC9pbmRleC5waHAvbWVnYS9hcnRpY2xlL3ZpZXcvMTI2MiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNSwxOV1dfSwicGFnZSI6IjcwNi03MTUiLCJhYnN0cmFjdCI6IlRoZSBvYmplY3RpdmUgb2YgdGhpcyBzdHVkeSB3YXMgdG8gZXhhbWluZSByb2xlIG9mIHBhcmVudGFsIHN1cHBvcnQgYW5kIG1hdGhlbWF0aWNzIGxlYXJuaW5nIG91dGNvbWVzIGZvciBWSUkgZ3JhZGVycy4gVGhpcyBpcyBhIGNvcnJlbGF0aW9uIHN0dWR5IHVzaW5nIGEgcXVhbnRpdGF0aXZlIGFwcHJvYWNoIHRvIGludmVzdGlnYXRlIHRoZSByZWxhdGlvbnNoaXAgYmV0d2VlbiB0d28gdmFyaWFibGVzLCBpbmRlcGVuZGVudCBhbmQgdGhlIGRlcGVuZGVudCB2YXJpYWJsZS4gVGhlIHN1YmplY3RzIG9mIHRoaXMgc3R1ZHkgd2VyZSBWSUkgZ3JhZGVycyBvZiBTTVAgTmVnZXJpIFRlcm5hdGUsIHdoaWNoIGNvbnNpc3Qgb2YgMzAgcmVzcG9uZGVudHMuIEEgbWVhc3VyZW1lbnQgc2NhbGUgd2lsbCBiZSB1c2VkIGFzIHRoZSBpbnN0cnVtZW50IGluIHRoaXMgc3R1ZHkuIFRoZSBxdWFudGl0YXRpdmUgZGF0YSBhbmFseXNpcyB3YXMgdXNlZCB0byBhbmFseXNlIHRoZSBkYXRhLiBBY2NvcmRpbmcgdG8gcmVzdWx0czogKDEpIHRoZSBTaWcgdmFsdWUgb2YgcGFyZW50YWwgc3VwcG9ydCBpcyAwLjI1MC4gQmVjYXVzZSB0aGUgdmFsdWUgb2YgU2lnLiAwLjI1MCBpcyBoaWdoZXIgdGhhbiAwLjA1LCBpdCBjYW4gYmUgY29uY2x1ZGVkIHRoYXQgcGFyZW50c8Oi4oKs4oSiIHN1cHBvcnQgaGFzIGFuIGVmZmVjdCBvbiBsZWFybmluZyBvdXRjb21lcy4gKDIpIGFzIHRoZSBTaWcgdmFsdWUgaXMgMC4wNDAsIHRoZSBTaWcgdmFsdWUgb2YgbGVhcm5pbmcgbW90aXZhdGlvbiBpcyAwLjA0MC4gMC4wNSwgaXQgaXMgcG9zc2libGUgdG8gY29uY2x1ZGUgdGhhdCB0aGVyZSBpcyBubyByZWxhdGlvbnNoaXAgYmV0d2VlbiBsZWFybmluZyBtb3RpdmF0aW9uIGFuZCBsZWFybmluZyBvdXRjb21lcy4gKDMpIENvbnNpZGVyaW5nIHRoZSBTaWcgdmFsdWUgaXMgMC4wNCAwLjA1IGFuZCB0aGUgY29tcHV0ZWQgZiB2YWx1ZSBpcyA0Ljk3NSAmZ3Q7IDMuMzQsIGl0IG1heSBiZSBhc3N1bWVkIHRoYXQgdmFyaWFibGVzIChYMSkgYW5kIChYMikgaGF2ZSBhbiBlZmZlY3Qgb24gKFkpIGJhc2VkIG9uIHRoZSBkZWNpc2lvbiBtYWtpbmcgb24gdGhlIEYgdGVzdC4iLCJwdWJsaXNoZXIiOiJGYWt1bHRhcyBLZWd1cnVhbiBkYW4gSWxtdSBQZW5kaWRpa2FuLCBVbml2ZXJzaXRhcyBNdWhhbW1hZGl5YWggS3VwYW5nIiwiaXNzdWUiOiIxIiwidm9sdW1lIjoiNSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
+          <w:id w:val="-1583219412"/>
+          <w:placeholder>
+            <w:docPart w:val="74EAFA12A2A446F5BD5162E280B8349F"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001146C6">
+            <w:rPr>
+              <w:rFonts w:cs="Traditional Arabic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>(Rukman et al., 2025; Syaifullahs ali et al., 2024)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jika kutipan diawal atau kutipan langsung maka contohnya: Menurut </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Traditional Arabic"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="36"/>
+          </w:rPr>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYzQ3NGFjOGQtOWMzOS00N2Y1LTk4MTEtMDdlZjhlZmJkOTBkIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoUnVrbWFuICYjMzg7IFp1bGZpa2FyLCAyMDIzKSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IlJ1a21hbiAmIFp1bGZpa2FyLCAoMjAyMykifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJkMGY3MmEyZS05YzNjLTM5MGEtOTZhNi0wN2VkYjBlNDM4YzIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJkMGY3MmEyZS05YzNjLTM5MGEtOTZhNi0wN2VkYjBlNDM4YzIiLCJ0aXRsZSI6IkFOQUxJU0lTIEtFTUFNUFVBTiBCRVJQSUtJUiBLUklUSVMgU0lTV0EgREFMQU0gUEVNRUNBSEFOIE1BU0FMQUggTUFURU1BVElLQSBQQURBIFNPQUwgQkVSQkFTSVMgTElURVJBU0kgTlVNRVJBU0kiLCJhdXRob3IiOlt7ImZhbWlseSI6IlJ1a21hbiIsImdpdmVuIjoiTmlhIEt1cm5pYXR5IiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiWnVsZmlrYXIiLCJnaXZlbiI6IlJ5YW4gTml6YXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgUGVuZWxpdGlhbiBQZW1iZWxhamFyYW4gTWF0ZW1hdGlrYSBTZWtvbGFoIChKUDJNUykiLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsMyw2XV19LCJET0kiOiIxMC4zMzM2OS9KUDJNUy43LjEuMTA2LTExNyIsIklTU04iOiIyNTgxLTI1M1giLCJVUkwiOiJodHRwczovL2Vqb3VybmFsLnVuaWIuYWMuaWQvSlBQTVMvYXJ0aWNsZS92aWV3LzI3MDE1IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMyw0LDMwXV19LCJwYWdlIjoiMTA2LTExNyIsImFic3RyYWN0IjoiUGVuZWxpdGlhbiBpbmkgYmVydHVqdWFuIHVudHVrIG1lbmdhbmFsaXNpcyBrZW1hbXB1YW4gYmVycGlraXIga3JpdGlzIGRhbGFtIHBlbWVjYWhhbiBtYXNhbGFoIG1hdGVtYXRyaWthIHBhZGEgc29hbCBiZXJiYXNpcyBsaXRlcmFzaSBudW1lcmFzaS4gSmVuaXMgcGVuZWxpdGlhbiBpbmkgYWRhbGFoIHBlbmVsaXRpYW4ga3VhbGl0YXRpZiBkYW4gc3VieWVrIHBlbmVsdGlpYW4gaW5pIGFkYWxhaCBzaXN3YSBrZWxhcyBWSUlJIE1UcyBOdXJ1bCBJbWFuLiBVbnR1ayBtZW5ndWppIGtyZWRpYmlsaXRhcyBkYXRhIGRpbGFrdWthbiBkZW5nYW4gY2FyYSB0cmlhbmd1bGFzaSBzdW1iZXIgZGFyaSBrZSB0aWdhIHN1bWJlciBkaWF0YXMuIFRla25payBhbmFsaXNpcyBkYXRhbnlhIGRpbGFrdWthbiBkZW5nYW4gUmVkdWtzaSBkYXRhIGRpbGFrdWthbiB1bnR1ayBtZW55ZWxla3NpIGRhdGEgeWFuZyBoYW55YSBkaXBlcmx1a2FuIHVudHVrIGFuYWxpc2lzIGRhdGEgYWdhciBsZWJpaCBtdWRhaCwgcGVueWFqaWFuIGRhdGEgbWVsaXB1dGkgcGVuZ2tsYXNpZmlrYXNpYW4gZGFuIGlkZW50aWZpa2FzaSBkYXRhIHlhaXR1IG1lbnVsaXNrYW4gZGF0YSB5YW5nIHRlcm9yZ2FuaXNpciBkYW4gdGVya2F0ZWdvcmksIGtlbXVkaWFuIHBlbmVsaXRpIG1lbmNvYmEgdW50dWsgbWVuYXJpayBrZXNpbXB1bGFuIGJlcmRhc2Fya2FuIHRlbWEgZGVuZ2FuIHR1anVhbiB1bnR1ayBtZW5lbXVrYW4gbWFrbmEgZGFyaSBkYXRhIHlhbmcgdGVsYWggZGlrdW1wdWxrYW4uIEJlcmRhc2Fya2FuwqAgaGFzaWzCoCB0ZW11YW7CoCBwZW5lbGl0aWFuwqAgeWFuZ8KgIGRpcGVyb2xlaCzCoCBkYXBhdMKgIGRpc2ltcHVsa2FuwqAgYmFod2HCoCAoMSnCoCBTaXN3YSBiZXJrZW1hbXB1YW7CoCBtYXRlbWF0aWthwqAgdGluZ2dpwqAgZGFwYXTCoCBtZW1lbnVoacKgIGVtcGF0wqAgaW5kaWthdG9ywqAga2VtYW1wdWFuwqAgYmVycGlraXLCoCBrcml0aXMgZGFsYW3CoMKgIG1lbWVjYWhrYW7CoMKgIG1hc2FsYWggc29hbCBiZXJiYXNpcyBsaXRlcmFzaSBudW1lcmFzaSzCoMKgIHlhaXR1wqDCoCBtYW1wdcKgwqAgbWVydW11c2thbsKgwqAgcG9rb2stcG9rb2vCoMKgIHBlcm1hc2FsYWhhbsKgwqAgZGFuIG1lbmd1bmdrYXBrYW7CoMKgIGZha3RhwqDCoCB5YW5nwqDCoCBhZGEswqDCoCBtYW1wdcKgwqAgbWVuZGV0ZWtzacKgwqAgYmlhc8KgwqAgZGFuwqDCoCBtZW5lbnR1a2FuwqDCoCBrb25zZXDCoMKgIHVudHVrIG1lbnllbGVzYWlrYW4gc29hbCwgbWFtcHUgbWVuZ2VyamFrYW4gc29hbCBzZXN1YWkgcmVuY2FuYSwgbWFtcHUgbWVtZXJpa3NhIGtlbWJhbGkgamF3YWJhbiwgbWVuZ2d1bmFrYW7CoCBjYXJhwqAgbGFpbizCoCBkYW7CoCBtZW5hcmlrwqAga2VzaW1wdWxhbi7CoCAoMinCoCBTaXN3YcKgIGJlcmtlbWFtcHVhbsKgIG1hdGVtYXRpa2HCoCBzZWRhbmcgZGFwYXTCoCBtZW1lbnVoacKgIDLCoCBpbmRpa2F0b3LCoCBrZW1hbXB1YW7CoCBiZXJwaWtpcsKgIGtyaXRpc8KgIGRhbGFtwqAgbWVtZWNhaGthbsKgIG1hc2FsYWggc29hbCBiZXJiYXNpcyBsaXRlcmFzaSBudW1lcmFzaSzCoCB5YWl0dSBtYW1wdcKgIG1lcnVtdXNrYW7CoCBwb2tvay1wb2tva8KgIHBlcm1hc2FsYWhhbsKgIGRhbsKgIG1lbmd1bmdrYXBrYW7CoCBmYWt0YcKgIHlhbmfCoCBhZGEswqAgbWFtcHUgbWVueWVsZXNhaWthbsKgIHNvYWzCoCBkYW4gbWFtcHXCoCBtZW5nZXJqYWthbsKgIHNvYWwgc2VzdWFpwqDCoCByZW5jYW5hLiIsImlzc3VlIjoiMSIsInZvbHVtZSI6IjciLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19"/>
+          <w:id w:val="-1258899999"/>
+          <w:placeholder>
+            <w:docPart w:val="74EAFA12A2A446F5BD5162E280B8349F"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001146C6">
+            <w:rPr>
+              <w:rFonts w:cs="Traditional Arabic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Rukman &amp; Zulfikar, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001146C6">
+            <w:rPr>
+              <w:rFonts w:cs="Traditional Arabic"/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>(2023)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bahwa semua kutipan atau sitasi wajib menggunakan mendeley. Semua yang dirujuk dalam artikel harus tertulis dalam daftar pustaka. Referensi yang digunakan minimal berjumlah 25 Referensi sumber primer (sebaiknya jurnal yang memiliki DOI) minimal 70% dari seluruh referensi yang digunakan dan diterbitkan dalam 10 tahun terakhir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0971DD16" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0971DD16" w14:textId="41A8A3AD" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>Nama penulis juga dapat disebutkan di luar tanda kurung, misalnya, Yang &amp; Li (2021), dengan mengikuti gaya penulisan. Untuk kutipan langsung atau fakta tertentu, nomor halaman (angka) tidak dicantumkan, misalnya (Couper &amp; Watkins, 2016) atau (Benahnia &amp; Brown, 2022).</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703B37AF" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="703B37AF" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>Disarankan untuk tidak menggunakan terlalu banyak kutipan langsung. Namun, satu kutipan harus digunakan, dan harus ditulis dalam format “...” dalam paragraf untuk kutipan kurang dari 40 kata. Untuk kutipan langsung yang lebih dari 40 kata, kutipan tersebut ditulis dalam blok terpisah (di luar paragraf), menjorok ke dalam setengah inci dari margin kiri, tanpa tanda petik, dan diikuti oleh (nama penulis, tahun, nomor halaman)</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disarankan untuk tidak menggunakan terlalu banyak kutipan langsung. Namun, satu kutipan harus digunakan, dan harus ditulis dalam format “...” dalam paragraf untuk kutipan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kurang dari 40 kata. Untuk kutipan langsung yang lebih dari 40 kata, kutipan tersebut ditulis dalam blok terpisah (di luar paragraf), menjorok ke dalam setengah inci dari margin kiri, tanpa tanda petik, dan diikuti oleh (nama penulis, tahun, nomor halaman)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD4293B" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CFF9B78" w14:textId="77777777" w:rsidR="00F00368" w:rsidRPr="001146C6" w:rsidRDefault="00F00368">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD4293B" w14:textId="627A805E" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>KESIMPULAN</w:t>
       </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>CONCLUSION</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الخلاصة</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="283E7FF2" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="283E7FF2" w14:textId="7FCF4C4A" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Dimaksudkan tidak hanya untuk mengulang temuan. Simpulan mengandung substansi makna. Kesimpulan dapat menyajikan pernyataan tentang apa yang diharapkan seperti yang diusulkan dalam “Pendahuluan” dan apa yang telah terjadi seperti yang dilaporkan dalam “Temuan dan Pembahasan” sehingga ada kesesuaian. Tambahan dapat diberikan mengenai prospek pengayaan temuan penelitian dan pengembangan potensi untuk penelitian selanjutnya.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BF33A5" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
-[...38 lines deleted...]
-    <w:p w14:paraId="6E687F59" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="422CF46B" w14:textId="073C48F2" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000" w:rsidP="001A5A51">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>DAFTAR PUSTAKA</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>UCAPAN TERIMA KASIH</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ACKNOWLEDGMENT/</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A51" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الشكر والتقدير</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EA65E7" w14:textId="066F700B" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="51A97E8B" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Ucapan terima kasih ditujukan kepada para sponsor, penyandang dana, narasumber, dan pihak-pihak lain yang memiliki peran penting dalam penelitian ini. Penulis memerlukan izin dari orang atau lembaga untuk menyebutkan mereka dalam ucapan terima kasih. Editor tidak perlu disebutkan secara tertulis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F322B72" w14:textId="77777777" w:rsidR="004E23D6" w:rsidRPr="001146C6" w:rsidRDefault="004E23D6" w:rsidP="004E23D6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF99217" w14:textId="289D07C5" w:rsidR="004E23D6" w:rsidRPr="001146C6" w:rsidRDefault="00F00368" w:rsidP="00F00368">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>DEKLARASI PENGGUNAAN BANTUAN AI/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>DECLARATION OF AI USE/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إقرار باستخدام الذكاء الاصطناعي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EA6727" w14:textId="77777777" w:rsidR="004E23D6" w:rsidRPr="001146C6" w:rsidRDefault="004E23D6" w:rsidP="004E23D6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6663D4" w14:textId="185CA642" w:rsidR="004E23D6" w:rsidRPr="001146C6" w:rsidRDefault="004E23D6" w:rsidP="004E23D6">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>WAJIB diisi jika penulis menggunakan AI generatif. Letakkan tepat sebelum DAFTAR PUSTAKA. AI hanya boleh dipakai untuk memperbaiki keterbacaan/bahasa; tidak boleh untuk menafsir data atau menarik kesimpulan, dan tidak boleh dicantumkan sebagai penulis. Jika tidak menggunakan AI, tuliskan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>: “The author(s) did not use any generative AI tools in the preparation of this manuscript.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76844B03" w14:textId="77777777" w:rsidR="004E23D6" w:rsidRPr="001146C6" w:rsidRDefault="004E23D6" w:rsidP="004E23D6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4510B64C" w14:textId="77777777" w:rsidR="004E23D6" w:rsidRPr="001146C6" w:rsidRDefault="004E23D6" w:rsidP="004E23D6">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>. Dalam hal kota penerbitan, perbedaan harus dibuat antara penulisan kota di Amerika Serikat dan kota di luar Amerika Serikat, misalnya.</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>During the preparation of this manuscript, the author(s) used [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>NAMA ALAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>] in order to [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ALASAN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, mis. improve the English language and flow]. After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70543066" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="6E687F59" w14:textId="45FB685A" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000" w:rsidP="00F00368">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>DAFTAR PUSTAKA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>REFERENCES/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المراجع</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EA65E7" w14:textId="637222F0" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Entri referensi disusun berdasarkan urutan abjad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jika isi berbahasa </w:t>
+      </w:r>
+      <w:r w:rsidR="001146C6" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Indonesia</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daftar pustaka harus semua latin berbahasa </w:t>
+      </w:r>
+      <w:r w:rsidR="001146C6" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Indonesia</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jika isi menggunakan bahasa inggris daftar pustaka semua latin berbahasa </w:t>
+      </w:r>
+      <w:r w:rsidR="001146C6" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ngg</w:t>
+      </w:r>
+      <w:r w:rsidR="001146C6" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00368" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>is, jika isi berbahasa arab semua daftar pustaka berbahasa arab</w:t>
+      </w:r>
+      <w:r w:rsidR="001146C6" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, gunakan transliterasi jika sumber menggunakan berbagai bahasa)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Semua yang dirujuk dalam teks harus dicantumkan dalam daftar referensi, dan semua yang ditulis dalam daftar referensi harus dirujuk dalam teks. Disarankan untuk menggunakan artikel terbaru dari jurnal yang terindeks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Web of Science/Scopus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sebagai sumber referensi</w:t>
+      </w:r>
+      <w:r w:rsidR="004E23D6" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, bukan buku atau prosiding. Penulis wajib mencantumkan semua referensi secara valid sesuai dengan sumber dan URL (https dari DOI</w:t>
+      </w:r>
+      <w:r w:rsidR="001B310D">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>pengenal objek digital</w:t>
+      </w:r>
+      <w:r w:rsidR="001B310D">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>jika tersedia</w:t>
+      </w:r>
+      <w:r w:rsidR="001B310D">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, terutama untuk entri dari jurnal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04CA5" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dengan minimal 30 sumber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>. Dalam hal kota penerbitan, perbedaan harus dibuat antara penulisan kota di Amerika Serikat dan kota di luar Amerika Serikat, misalnya.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70543066" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00764154">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68D19EF4" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68D19EF4" w14:textId="3E764CB1" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="480" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abidasari, E., Sabgini, K. N. W., &amp; Inayati, N. (2021). Bright English textbook development for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">primary school grade 6 in Batu city. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>PIONEER: Journal of Language and Literature</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-        <w:t>(1), 26. https://doi.org/10.36841/pioneer.v13i1.899</w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), 26. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="004D49FB" w:rsidRPr="001146C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Traditional Arabic"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="36"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.36841/pioneer.v13i1.899</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D49FB" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCBF80B" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CCBF80B" w14:textId="77777777" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Altbach. (2022). </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Textbooks in American society: politics, policy, and pedagogy</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">.  SUNY Press. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F78C12" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47F78C12" w14:textId="52270D85" w:rsidR="00764154" w:rsidRPr="001146C6" w:rsidRDefault="00000000" w:rsidP="004D49FB">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediyawati, N., Lustyantie, N., &amp; Emzir. (2019). MEDIA: Designing a model of IFL learning materials for foreign workers. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Cakrawala Pendidikan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), 75–89. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="004D49FB" w:rsidRPr="001146C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Traditional Arabic"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="36"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.21831/cp.v38i1.22245</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EC572B7" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
+    <w:p w14:paraId="2C230240" w14:textId="77777777" w:rsidR="004D49FB" w:rsidRPr="001146C6" w:rsidRDefault="004D49FB" w:rsidP="004D49FB">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1210B07B" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Keperluan Metadata</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="285"/>
+        <w:gridCol w:w="5238"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E74FD" w:rsidRPr="001146C6" w14:paraId="2FF72447" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="254F26B1" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Penulis 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="688C1D21" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Nama Lengkap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62466A1B" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="426175F6" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E74FD" w:rsidRPr="001146C6" w14:paraId="414664F5" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37377D54" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CFC892" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4E66B3" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C6BCD0" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E74FD" w:rsidRPr="001146C6" w14:paraId="3A812BF1" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="449BEC56" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC67736" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Universitas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D80F88" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD8C818" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E50F6" w:rsidRPr="001146C6" w14:paraId="55E2090E" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087F93B2" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Penulis 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2151D0A8" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Nama Lengkap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABE9153" w14:textId="6E6EE417" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDA0441" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E50F6" w:rsidRPr="001146C6" w14:paraId="10196264" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8236F3" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D82F274" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="139C0E61" w14:textId="2F313CE5" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E06897" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E50F6" w:rsidRPr="001146C6" w14:paraId="79ADF937" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38E061A2" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="130E4C63" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Universitas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26951ED9" w14:textId="0EF9DE75" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CD3D1A" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E50F6" w:rsidRPr="001146C6" w14:paraId="0ED6AD72" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="223EACF7" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Penulis 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="597E4E7B" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Nama Lengkap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D959ADA" w14:textId="22D7EA00" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6272B0" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E50F6" w:rsidRPr="001146C6" w14:paraId="0E216F2B" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC8AA48" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19396B05" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACB50A5" w14:textId="5038BE04" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E19BC3" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E50F6" w:rsidRPr="001146C6" w14:paraId="76CB0D9E" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33B28AAE" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="637F08AE" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="9" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Universitas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7CE264" w14:textId="2BDE8C40" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2105CE60" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRPr="001146C6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E74FD" w:rsidRPr="001146C6" w14:paraId="73EB8743" w14:textId="77777777" w:rsidTr="000E50F6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="665" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D650F2" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="000E50F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001146C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>dst....</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1084" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EC3924" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="168" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F590320" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3083" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D9D5CA" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2DB11039" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2505C771" w14:textId="2874940B" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD" w:rsidP="009E74FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Catatan:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Selain mengirimkan file artikel, penulis juga diminta untuk melampirkan sejumlah data yang ada dalam artikel yang berupa tabel, gambar, grafik pada file terpisah (file excel, jpeg, dll</w:t>
+      </w:r>
+      <w:r w:rsidR="000E50F6" w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sebagai “other”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146C6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>), untuk memudahkan proses editing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F99688" w14:textId="77777777" w:rsidR="009E74FD" w:rsidRPr="001146C6" w:rsidRDefault="009E74FD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00764154">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="6A6D2A00" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576F1A20" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2480DEBA" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721EE013" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB828CD" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AFF824" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C18A75" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B6A2F3" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08BB5CDB" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D20862C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189A8279" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6BF6A0" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F26CAD" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C79EBAB" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="001146C6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BCA537" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>PEDOMAN TRANSLITERASI ARAB-LATIN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511AEB72" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="400"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>(Arab-Indonesia dan Arab-Inggris)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C764A9" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>1. Dasar Acuan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6D5E9E" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Pedoman transliterasi Arab-Indonesia dalam dokumen ini mengacu pada Surat Keputusan Bersama (SKB) Menteri Agama RI dan Menteri Pendidikan dan Kebudayaan RI Nomor: 158 Tahun 1987 dan Nomor: 0543b/U/1987, sebagaimana lazim dipakai dalam karya ilmiah dan disempurnakan mengikuti pedoman transliterasi terbitan Kementerian Agama RI. Pedoman transliterasi Arab-Inggris mengacu pada sistem romanisasi Library of Congress (ALA-LC) dan sistem International Journal of Middle East Studies (IJMES) yang umum dipakai jurnal internasional bidang studi Timur Tengah dan Islam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD3A838" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>2. Konsonan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E9377F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Setiap huruf konsonan Arab ditransliterasikan dengan satu huruf Latin atau kombinasi huruf, dengan sebagian huruf tebal (velar/faringal/interdental) diberi tanda diakritik untuk membedakannya dari huruf yang bunyinya mirip.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2033"/>
+        <w:gridCol w:w="3231"/>
+        <w:gridCol w:w="3231"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="703E9FBE" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4202E418" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Huruf Arab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03F54836" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Transliterasi Indonesia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73DFEAC6" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Transliterasi Inggris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="79C159B3" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D8338EE" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E2BD483" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>tidak dilambangkan / a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12845519" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʾ / a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="10AD0BB4" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="099B1C05" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E8EA630" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="618A4605" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="4A9994EE" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59A6C2B8" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D88EDE0" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="391A8CD5" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="1B948868" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00F3483B" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ث</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1026A3C7" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3565C071" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="6CBC7D0A" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C41B561" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FD81B88" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50A533AE" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="70F2105F" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1615D8E1" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ح</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F2DE71C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ḥ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F07FFED" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ḥ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="1147AABF" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="116AEE4C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>خ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E448EBC" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>kh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="372493D2" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>kh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="6B5D32CA" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="056E117F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>د</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AA1D9C6" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C7A50" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="42B664A6" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71726684" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ذ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CD3CEF6" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>dz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74B79AB1" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>dh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="148246A4" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A4000F4" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="347189E0" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02C32C2C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="78B8DB68" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64DCACF6" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00E450BB" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51F9D6F8" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="57122E31" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66C61EFD" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>س</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="599FB3A3" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EBB6B59" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="4DCC9041" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F82E71D" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BE93129" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>sy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C0F9B7C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>sh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="3621524E" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BC6EDE6" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ص</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59A153B0" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ṣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D147D8D" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ṣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="27F20D4F" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="375F4A23" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ض</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DABE559" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ḍ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="268A6FDC" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ḍ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="51077467" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BF566FF" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ط</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="607CE933" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ṭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="330B3BF2" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ṭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="778E7456" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="260963D1" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ظ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51471EF1" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ẓ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="307AF179" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ẓ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="10FCCF67" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F120F17" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ع</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62D9A4F8" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʻ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="529AA019" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʿ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="250A9E12" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DAD609C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>غ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F60115F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>gh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73873509" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>gh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="4737CC66" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="235EDF80" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ف</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09B0E581" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62613B96" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="6397C5D0" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42A935E7" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ق</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7085B861" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54FF5CCB" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="0302C9CB" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="508CB63F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ك</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41386820" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BFF7A47" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="2ADAD979" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D04159D" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40BDE99A" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50B780F3" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="65A6415A" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28D5BFB7" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>م</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B289145" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E59C9F9" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="66F33FBF" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3626091D" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C387B31" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DDB08F3" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="2EF7CFDE" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CE16AB0" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>و</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EC6B5C9" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78389D4F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="45005286" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73EE4E56" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18403F84" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73D1719C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="6128B15E" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="386ACB67" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ء</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7409F765" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʼ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D64DABF" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʾ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="63344B2D" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1196" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71295722" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ي</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A00BA72" w14:textId="7891174C" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68FD946F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6834E9EB" w14:textId="7137AA0E" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>3. Vokal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FEBDC7" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>3.1 Vokal Pendek</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1846"/>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="2401"/>
+        <w:gridCol w:w="2401"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="0609927F" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57C35A3A" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Nama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C69423A" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Tanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D1E9F22" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Indonesia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ACBC320" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Inggris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="60DE69AA" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3845CCE2" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Fatḥah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68D1BD29" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>َ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5152BD89" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E3E2355" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="544C8473" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F888D47" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Kasrah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44A0B38F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ِ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64155BD3" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2270968E" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="66A78298" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="168218D4" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Dammah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17FF49D2" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ُ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37BFB7BC" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50F874D9" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4349F249" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>3.2 Vokal Panjang (Mad)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2667"/>
+        <w:gridCol w:w="1998"/>
+        <w:gridCol w:w="1915"/>
+        <w:gridCol w:w="1915"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="44A78AA1" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06E0B809" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Kaidah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7600D8C1" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Contoh Tanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="198859C1" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Indonesia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EE7FB7C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Inggris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="491CA934" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A7E205F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ا</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> setelah fatḥah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03ACCD35" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ى / َا</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="174924ED" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C1A5430" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="501E02BB" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B93FBCA" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D560AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ي</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> setelah kasrah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="272F74A9" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ِي</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="629B5008" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B5A3E89" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="6E6563ED" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A5BAE9B" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D560AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>و</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> setelah dammah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A462EA7" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ُو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="117874F1" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="552B04D6" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42B7614D" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>3.3 Diftong</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2667"/>
+        <w:gridCol w:w="1998"/>
+        <w:gridCol w:w="1915"/>
+        <w:gridCol w:w="1915"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="187EF6C2" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="101C9786" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Kaidah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33EDAD46" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Contoh Tanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="401D15BF" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Indonesia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36D80685" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Inggris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="020D4F4B" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59CD2D2B" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatḥah + </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D560AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ي</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F4AA968" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="00D560AA" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D560AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>َي</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E51CC01" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="030C184F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="5D5B36AC" w14:textId="77777777" w:rsidTr="001146C6">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53A79364" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Fatḥah + </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D560AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>و</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1176" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5ECE3512" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="00D560AA" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D560AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>َو</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27D6CC42" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>au</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1127" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7666B5D9" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>aw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4ADE98B3" w14:textId="77777777" w:rsidR="006B41E4" w:rsidRDefault="006B41E4" w:rsidP="006B41E4"/>
+    <w:p w14:paraId="49F74AC8" w14:textId="77777777" w:rsidR="006B41E4" w:rsidRDefault="006B41E4" w:rsidP="006B41E4"/>
+    <w:p w14:paraId="31E423F2" w14:textId="77777777" w:rsidR="006B41E4" w:rsidRDefault="006B41E4" w:rsidP="006B41E4"/>
+    <w:p w14:paraId="0F4D539B" w14:textId="5796AFAE" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>4. Ta Marbutah (ة)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248D2319" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Ta marbutah yang berdiri sendiri atau berada di akhir frasa (tidak diikuti kata lain dalam susunan idafah) ditransliterasikan dengan “h”. Contoh: madrasah, risālah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55883BFD" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Ta marbutah yang berada dalam susunan idafah (frasa nomina bersambung) ditransliterasikan dengan “t”. Contoh: madrasat al-mu’allimīn, wizārat al-tarbiyah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667244CE" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Kaidah ini berlaku sama pada sistem Indonesia maupun Inggris (ALA-LC/IJMES).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE23FD4" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C68241" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>5. Syaddah (Tasydid)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027FD547" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Syaddah atau tasydid yang menandai konsonan rangkap dilambangkan dengan menuliskan huruf konsonan yang bersangkutan sebanyak dua kali secara berurutan. Contoh: rabbanā, al-ḥajj, muḥammad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D25BA37" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>6. Kata Sandang (ال)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B65BD61" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Kata sandang “ال”, baik diikuti oleh huruf syamsiyah maupun qamariyah, secara ortografis tetap ditransliterasikan “al-” dan disambungkan dengan tanda hubung ke kata yang mengikutinya, tanpa mengasimilasikan bunyi huruf syamsiyah. Contoh: al-syams (bukan asy-syams), al-rijāl (bukan ar-rijāl), al-qamar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791F0448" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Kata sandang “al-” ditulis dengan huruf kecil, kecuali apabila terletak pada awal kalimat atau awal judul, dan tidak diperhitungkan dalam pengurutan alfabetis daftar pustaka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F43A63" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>7. Hamzah (ء) dan Ain (ع)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7570C818" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Hamzah yang terletak di tengah dan akhir kata ditransliterasikan dengan apostrof (’). Hamzah di awal kata yang berfungsi sebagai alif tidak dilambangkan (mengikuti bunyi vokalnya). Huruf ain (ع) ditransliterasikan dengan apostrof terbalik (‘/ʻ), dibedakan penulisannya dari hamzah agar tidak tertukar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B942A6" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>8. Kapitalisasi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183E8C96" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huruf kapital digunakan sesuai dengan Pedoman Umum Ejaan Bahasa Indonesia/kaidah Inggris baku, yaitu pada awal kalimat, nama diri, nama tempat, dan judul karya. Kata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sandang “al-” yang berada di tengah nama diri atau judul tidak dikapitalkan, kecuali mengawali kalimat. Contoh: al-Ghazālī, Ibn Khaldūn, al-Qur’ān al-Karīm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A40567" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>9. Cetak Miring (Italic)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596FFFA8" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Kata, istilah, atau judul karya berbahasa Arab yang ditransliterasikan dicetak miring, kecuali telah menjadi istilah baku yang terserap ke dalam bahasa Indonesia atau Inggris (misalnya: salat, zakat, hadis, hajj, Ramadan, Al-Qur'an) sehingga tidak perlu dicetak miring lagi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AFB58F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B41E4">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>10. Contoh Penerapan</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9200" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="3100"/>
+        <w:gridCol w:w="3100"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="3279F452" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47D50D82" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Arab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="537416E8" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Indonesia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="279FA497" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Inggris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="33FBCA22" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B9EC1DD" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>القرآن الكريم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="647FE71E" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>al-Qur’ān al-Karīm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19D24DB5" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>al-Qurʾān al-Karīm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="535A3988" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D8648BA" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>الحديث الشريف</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03A0E143" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>al-Ḥadīts al-Syarīf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DEE8B13" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>al-Ḥadīth al-Sharīf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="0F11DB32" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="475E0A3F" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>الشيخ نور جاتي</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DBBE5AE" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>al-Syaikh Nūr Jātī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C673966" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>al-Shaykh Nūr Jātī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="2687B7E4" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B12B82C" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>مدرسة المعلمين</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="583053DD" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Madrasat al-Mu’allimīn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="510E23FE" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Madrasat al-Muʿallimīn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001146C6" w:rsidRPr="006B41E4" w14:paraId="7001428C" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FA67FE4" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ابن خلدون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71853467" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Ibn Khaldūn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E3846CF" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="006B41E4" w:rsidRDefault="001146C6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B41E4">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Ibn Khaldūn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EE42372" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="300" w:after="150"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>11. Transliterasi Latin ke Arab (Kaidah Sebaliknya)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31308F2D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Bagian ini memuat kaidah pembalikan (reverse transliteration): mengubah teks Latin (ejaan Indonesia maupun Inggris) kembali menjadi aksara Arab. Kaidah ini dipakai, misalnya, untuk menuliskan kembali nama diri, judul kitab, atau istilah yang sebelumnya sudah ditransliterasikan, ke dalam aksara Arab yang tepat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF1851E" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Prinsip utama: baca gugus huruf (digraf) TERPANJANG lebih dulu sebelum huruf tunggal. Contoh: pada kata “syukr”, baca “sy” sebagai satu kesatuan (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>), bukan “s” (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>س</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>) + “y” (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>). Begitu pula “kh”, “ts”/“th”, “dz”/“dh”, “gh” pada sistem Indonesia maupun Inggris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028CAC97" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>11.1 Konsonan: Indonesia ke Arab</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2600"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="4400"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="1AE85D52" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69C5C46A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Ejaan Latin (Indonesia)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="630D131D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Huruf Arab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07A33301" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Catatan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="0DDA54E3" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F50CFDB" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>kh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A42DFD2" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>خ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32915E45" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>bukan k + h (ك + ه)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="2695E325" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BF73773" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>sy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2616E5FC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5781B8A8" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>bukan s + y (س + ي)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="1A8AEFDE" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F37BB4F" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7819C0BA" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ث</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F03A984" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>bukan t + s (ت + س)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="162F1885" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F20D2FD" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="094B2EB9" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ذ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="244C1785" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>bukan d + z (د + ز)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="3FBDA3F5" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27CC5992" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>gh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6594F2CE" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>غ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E33AE97" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>bukan g + h (tidak ada g tunggal dalam Arab)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="34BA294B" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6947C452" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01436139" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10F57C9C" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="19E201CD" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64CEDF33" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F558B84" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FD64356" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="6BCDE0CE" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E6BDADC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AB7E50A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BDA9689" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="2079EABF" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54363346" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ḥ / h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E59E8C2" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ح</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A433CA3" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>h tebal; bila naskah tidak memakai diakritik, tafsirkan dari konteks (ح atau ه)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="0C63F0FF" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="002F5757" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33364FB1" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>د</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="459BFDC9" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="722C07B6" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71212C78" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20B3DC86" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F1FCDEF" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="18E36FBF" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E30D2AC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="520EC635" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BD6C229" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="71B88FE6" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6842A57C" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FD3819A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>س</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="501FDEF0" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="31556EB4" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50756E47" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ṣ / s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44148038" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ص</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6187C9CC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>s tebal; tanpa diakritik dapat tertukar dengan س</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="608E0D03" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3584AFD4" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ḍ / d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E5A39F3" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ض</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="266DE244" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>d tebal; tanpa diakritik dapat tertukar dengan د</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="62ABE750" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="449622C7" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ṭ / t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EC0FB57" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ط</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C772AA5" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>t tebal; tanpa diakritik dapat tertukar dengan ت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="3DA90B32" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77D5CD10" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ẓ / z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6028D952" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ظ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A25F808" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>z tebal; tanpa diakritik dapat tertukar dengan ز/ذ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="105546CF" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="191F5129" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʻ / '</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61795D1F" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ع</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07F65631" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ain; dibedakan dari hamzah oleh konteks/tanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="6014EF8F" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="328A1EBC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77C9DA3A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ف</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15C5CB4C" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="1ED7FA1F" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E372FB2" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="462D84F9" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ق</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B531EF8" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="62CF2B85" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EA32B8F" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34CB04E9" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ك</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B883110" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="57FBC057" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40C57F22" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73AB11D1" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04D7704C" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="6B32DA64" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="700EB44D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F27E0FC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>م</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37EF1CDB" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="2EEEADAA" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18F1308E" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77E085BC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B776871" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="5073B2BC" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15891AEB" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47DA59C6" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>و</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EB2E7CF" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>juga menandai vokal panjang ū</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="0E00AEB9" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="019CBB87" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74D2ECBA" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AD08EBC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="17567FC9" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B3B9C50" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʼ / '</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48E8903D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ء</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CF25293" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>hamzah; di awal kata umumnya tidak ditulis (melebur ke alif)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="5F56FC2B" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C710634" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4707DDF8" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ي</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13DB4E49" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>juga menandai vokal panjang ī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2714D98F" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11.2 Konsonan: Inggris ke Arab</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2600"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="4400"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="5E603E5D" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65EB17EA" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Latin Spelling (English)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07016B77" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Arabic Letter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C846695" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="7420F7F9" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D4566A1" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>kh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A7EF718" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>خ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53DA2DEE" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>not k + h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="448B48B4" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FD5F69B" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>sh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E62688F" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ش</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6051FE07" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>not s + h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="4B8CFA30" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E710C64" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41F51A7D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ث</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73061628" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>not t + h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="3F8DFDD7" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A66CE70" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>dh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="550A9812" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ذ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1278CE46" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>not d + h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="17097E75" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="454FF39A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>gh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27413443" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>غ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B7EB59A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>no single g in Arabic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="36F03ECB" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62451A1B" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10076237" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="064F9ABF" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="4F6D4D3C" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39A5CE6F" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28ED4640" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ت</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31ACDB7E" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="33B0D5CA" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F38D62F" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="327D8551" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ج</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14704FC4" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="61039429" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22067A14" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ḥ / h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D8626FB" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ح</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E926398" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>emphatic h; infer from context if diacritic omitted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="5F25BCC1" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6157CFD8" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00CD8157" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>د</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66E7A159" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="2D8E4F65" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45C73338" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0604D5E5" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="028E70E9" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="7D6FD8B6" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4788AABD" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="610AE55B" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A0DC5F2" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="39DB79FF" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46D9AB70" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2792C221" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>س</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="442E28AE" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="3E2E9FAA" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33E3FCDC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ṣ / s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C6859DD" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ص</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A4C5A3C" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>emphatic s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="084A9843" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DB01DDE" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ḍ / d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="087690B7" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ض</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="479A5F66" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>emphatic d</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="5ECBC47F" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30BFEB67" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ṭ / t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DB69693" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ط</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70BB5C2B" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>emphatic t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="39D44271" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A3E251C" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ẓ / z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D228F5E" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ظ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E2EE14" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>emphatic z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="5B2E9361" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F05C657" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʿ / '</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B96B08D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ع</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EFFECDD" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ayn; distinguished from hamzah by context/mark</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="1F5E9893" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24D8D9D0" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E28D7C8" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ف</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FEAD79D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="1D896762" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B1000AB" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FF65B9C" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ق</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2925786B" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="2197AA3C" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B4FCB28" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F318BFA" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ك</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AD3FCD8" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="33F297C9" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="526A8960" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C250FF3" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14E1C295" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="4E516055" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CB5C2B2" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63FB2E35" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>م</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="362897B9" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="7E9C060A" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22E98BB3" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74A11E4D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ن</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64146CBA" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="367FAC57" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42A0B21B" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29DD950B" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>و</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34AB9BAB" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>also marks long vowel ū</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="4E40FA94" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B034871" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27FEF1CA" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ه</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A8EAAF2" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="562B2091" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DD9D290" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ʾ / '</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="186FAD24" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ء</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F51F4DB" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>hamzah; usually unwritten word-initially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="67B45D6C" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F8D3E8E" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78A5AC4B" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ي</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06CFA9DE" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>also marks long vowel ī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D70E5C8" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11.3 Vokal: Latin ke Harakat/Huruf Arab</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="3200"/>
+        <w:gridCol w:w="3600"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="6112B741" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F2BF290" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Bunyi Latin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14054E0A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Direpresentasikan sebagai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A8F934D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Keterangan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="7049FF33" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="260D20FE" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>a (pendek)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60B764B9" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>harakat fatḥah (َ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="769FECBD" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>tidak ditulis huruf, hanya harakat pada konsonan sebelumnya</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="2674924D" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61D04122" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>i (pendek)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D5FAE11" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>harakat kasrah (ِ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AA56731" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>tidak ditulis huruf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="245A13AB" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="611D6318" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>u (pendek)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F6F88BA" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>harakat dammah (ُ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34DD2ED3" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>tidak ditulis huruf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="307BC777" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EB157BF" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ā (panjang)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="647FFEF2" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ا / ى setelah konsonan berharakat fatḥah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D646B79" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>huruf alif ditambahkan setelah konsonan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="3BE0F632" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="179FF726" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ī (panjang)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ED93B41" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ي setelah konsonan berharakat kasrah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EC30D46" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>huruf ya ditambahkan setelah konsonan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="3119959F" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4051A5BE" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ū (panjang)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1750521A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>و setelah konsonan berharakat dammah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F6A6E62" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>huruf wau ditambahkan setelah konsonan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="64512661" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D8DBD84" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ai / ay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01AC591C" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>َي (fatḥah + ya sukun)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BE326B7" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>diftong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="3AE1D1D2" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="183A374D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>au / aw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C683335" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>َو (fatḥah + wau sukun)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14812E81" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>diftong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="043B3FA8" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>11.4 Kaidah Tambahan Saat Membalik ke Arab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7005C5C1" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Kata sandang “al-” selalu ditulis ال, terlepas dari huruf yang mengikutinya menuntut asimilasi bunyi (huruf syamsiyah) atau tidak (huruf qamariyah); penulisan Arabnya tidak berubah meski pelafalannya berasimilasi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28806005" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Konsonan ganda hasil syaddah (misalnya “rabbanā”, “muḥammad”) ditulis satu huruf Arab dengan tanda syaddah ّ di atasnya, bukan dua huruf terpisah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF070AA" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Akhiran “-ah” pada kata benda feminin umumnya dikembalikan menjadi ة (ta marbutah), bukan ه (ha), kecuali memang berasal dari ه asli pada kata tersebut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261F0339" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Vokal pendek (a/i/u) yang tidak diikuti huruf mad (ا/و/ي pada teks Latin) direpresentasikan hanya dengan harakat pada huruf konsonan sebelumnya, tanpa menambah huruf baru dalam aksara Arab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECB76E7" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Hamzah (’/ʼ/ʾ) di awal kata umumnya tidak dituliskan secara terpisah karena melebur menjadi alif (ا); hamzah di tengah atau akhir kata dituliskan sesuai posisinya (di atas alif/wau/ya, atau berdiri sendiri di atas garis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9D438D" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="002554A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002554A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>11.5 Contoh Penerapan (Latin ke Arab)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9200" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3100"/>
+        <w:gridCol w:w="3100"/>
+        <w:gridCol w:w="3000"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="7ADBF169" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62354493" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Indonesia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="309498C4" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Inggris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FB5571E" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Arab</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="1BE3AC74" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62C94F57" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Muhammad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FF5A2BB" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Muḥammad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D70CFE0" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>محمد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="72DCC2E9" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="085B9D29" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Syukr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DA8D828" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Shukr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11793B18" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>شكر</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="7E175169" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A2E5185" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Khalifah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DFA0BF1" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Khalīfah</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA91854" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>خليفة</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="45389E4B" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F9B35EF" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Al-Qur'an al-Karim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6070F75A" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>al-Qurʾān al-Karīm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68CE1641" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>القرآن الكريم</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002554A6" w:rsidRPr="002554A6" w14:paraId="3E4B43F1" w14:textId="77777777" w:rsidTr="00020A5D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="281D858E" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Ibn Khaldun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F99580E" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:cs="Traditional Arabic"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Ibn Khaldūn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08D3BECC" w14:textId="77777777" w:rsidR="002554A6" w:rsidRPr="002554A6" w:rsidRDefault="002554A6" w:rsidP="00020A5D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002554A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>ابن خلدون</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B62DC68" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="002554A6" w:rsidRDefault="001146C6" w:rsidP="001146C6">
+      <w:pPr>
+        <w:spacing w:before="300"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005469E6" w14:textId="77777777" w:rsidR="001146C6" w:rsidRPr="002554A6" w:rsidRDefault="001146C6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001146C6" w:rsidRPr="002554A6">
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1418" w:left="1701" w:header="850" w:footer="461" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="1" w:author="M. Rachmatul Aziz" w:date="2026-07-29T00:24:00Z" w:initials="MR">
+    <w:p w14:paraId="71F07394" w14:textId="77777777" w:rsidR="008B57F6" w:rsidRDefault="008B57F6" w:rsidP="008B57F6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Kode warna yang diminta #00B050</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="71F07394" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="09C5198E" w16cex:dateUtc="2026-07-28T17:24:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="71F07394" w16cid:durableId="09C5198E"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EFAAD2A" w14:textId="77777777" w:rsidR="00D54BBB" w:rsidRDefault="00D54BBB">
+    <w:p w14:paraId="50291244" w14:textId="77777777" w:rsidR="00305C4E" w:rsidRDefault="00305C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71CB62B5" w14:textId="77777777" w:rsidR="00D54BBB" w:rsidRDefault="00D54BBB">
+    <w:p w14:paraId="0DE75149" w14:textId="77777777" w:rsidR="00305C4E" w:rsidRDefault="00305C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{5A77D5A0-7198-42E1-B248-2A42B2146225}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{0AD64E1E-5B2C-4C18-8A9A-2246A8316006}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{3C026955-F82D-4406-8A40-6083E15A45B7}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{1D9B4E32-0412-4C5A-94A4-8A776C596EE0}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{00BA8356-40BD-4F4D-A165-7B3EA78D3BAA}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{56B4F360-CA7D-426D-860B-6093AF322B75}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{5B0F22EC-010A-45EA-9A53-0C8F5E95ECAB}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{A15A1EA9-C7D4-491A-9626-AA1B998EC670}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{7A310F89-35CB-4314-B36B-9BEDBA766AEB}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{32A5D9A9-7288-41B2-A313-C95B873A5481}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{A870C8EE-826C-4C22-92D0-A0CD0CD9DFF1}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{A9F53738-3E64-4CB9-AB80-1520A1882AC8}"/>
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{C7CA97E9-58EC-43AE-BCFA-301BE355DC6C}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{497A1FB3-1E97-4F87-911C-3BBD65B5E0E9}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{B106878F-E5A1-45FF-818A-80763FE20ACB}"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{719F8D30-7487-4511-A088-BA3DD40C94C3}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{249A1E49-2A49-4B5B-847B-B5B2E0AFADF8}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BatangChe">
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{30ABC090-BACE-4A08-948A-961B2132041E}"/>
-    <w:embedBold r:id="rId12" w:fontKey="{6515CA60-2604-45FB-9543-CED9020E3CCF}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{75B5E890-571E-42ED-85DB-0EED391A68DC}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{44044DA4-5A2A-4311-863C-FE9DEEC1E3DA}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{1B6B629B-DDBF-4DB1-A77D-6FEDE91281DB}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId15" w:fontKey="{25C85C8E-F097-453D-9316-0B0741C09730}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{1315BA43-C678-4D48-9A5B-D8A15141D63F}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{FAE42FA1-36C4-461F-85B8-32728A90E884}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{D90FB5BE-830F-4D67-9149-6674E332B423}"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
-    <w:embedBold r:id="rId16" w:fontKey="{60A0D25A-00AB-4578-BE47-5800E8CAD2C5}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{D7CAE7B8-519B-423B-BDDD-CFFCD2C30B40}"/>
+    <w:embedBold r:id="rId16" w:fontKey="{E3C40256-2692-466D-9C27-F70EC5F6F8A3}"/>
+    <w:embedItalic r:id="rId17" w:fontKey="{6545A4A2-44CD-452F-B8DC-D859DCFFB292}"/>
+    <w:embedBoldItalic r:id="rId18" w:fontKey="{154DB7E2-A234-4577-96D8-87FFB1B0A0FF}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{86C18802-1BF5-4AE7-9628-CE4AFC5965A7}"/>
-    <w:embedItalic r:id="rId18" w:fontKey="{FC57588C-C65A-4315-A461-2C6FAD1ADD59}"/>
+    <w:embedItalic r:id="rId19" w:fontKey="{ED171DD8-14DA-4938-AE8B-A523AFB7E366}"/>
+  </w:font>
+  <w:font w:name="Sakkal Majalla">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId20" w:fontKey="{1109D64D-AD4D-43FA-884F-E1EBD90467B2}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16EA1FD8" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
@@ -3679,86 +18415,120 @@
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ISSN 0216-1370 (print), ISSN 2442-8620 (online)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CCF5D41" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3CCF5D41" w14:textId="3187DA66" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Copyright © 2024, </w:t>
+      <w:t>Copyright © 20</w:t>
+    </w:r>
+    <w:r w:rsidR="000E50F6">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="000E50F6">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>(</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>author</w:t>
+    </w:r>
+    <w:r w:rsidR="000E50F6">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, e-ISSN 2579-8456, p-ISSN  2303-260X</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A396C36" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -3847,58 +18617,58 @@
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="73F30AFB" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C9CCC0E" w14:textId="77777777" w:rsidR="00D54BBB" w:rsidRDefault="00D54BBB">
+    <w:p w14:paraId="6E8F275E" w14:textId="77777777" w:rsidR="00305C4E" w:rsidRDefault="00305C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7886E648" w14:textId="77777777" w:rsidR="00D54BBB" w:rsidRDefault="00D54BBB">
+    <w:p w14:paraId="0BF67E74" w14:textId="77777777" w:rsidR="00305C4E" w:rsidRDefault="00305C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DAB4EED" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -4020,50 +18790,109 @@
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Penulis Pertama, Penulis Kedua, Penulis Ketiga </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C4D1C02" w14:textId="58F5A4AE" w:rsidR="000E50F6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:textDirection w:val="btLr"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:i/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>EL-IBTIKAR</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>: Jurnal Pendidikan Bahasa Arab, Vol. X No. X, Juni XXXX, pp.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CD6E06">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>1-14</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="15385E1C" w14:textId="77777777" w:rsidR="000E50F6" w:rsidRDefault="000E50F6" w:rsidP="000E50F6">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="097CB6DD" w14:textId="0B87F4D3" w:rsidR="00764154" w:rsidRDefault="00764154">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0212CD93" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
     <w:pPr>
@@ -4079,127 +18908,138 @@
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="ac"/>
       <w:tblW w:w="8721" w:type="dxa"/>
       <w:tblInd w:w="-115" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1111"/>
       <w:gridCol w:w="7610"/>
     </w:tblGrid>
     <w:tr w:rsidR="00764154" w14:paraId="3B56B889" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1111" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2665383A" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2665383A" w14:textId="347CD38F" w:rsidR="00764154" w:rsidRDefault="001146C6">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3C2771A9" wp14:editId="50402DA5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3C2771A9" wp14:editId="1ABA3E4A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-66673</wp:posOffset>
+                  <wp:posOffset>-226695</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>100330</wp:posOffset>
+                  <wp:posOffset>13335</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="693420" cy="693420"/>
+                <wp:extent cx="1150620" cy="803275"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1512431780" name="image1.jpg"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image1.jpg"/>
+                        <pic:cNvPr id="1512431780" name="image1.jpg"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1"/>
-                        <a:srcRect/>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="693420" cy="693420"/>
+                          <a:ext cx="1150620" cy="803275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7610" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="142AC8EA" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+        <w:p w14:paraId="142AC8EA" w14:textId="7745312F" w:rsidR="00764154" w:rsidRDefault="0036670D">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="1470"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
@@ -4223,108 +19063,132 @@
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="1470"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Jurnal Pendidikan Bahasa Arab</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37DEAB0E" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+        <w:p w14:paraId="37DEAB0E" w14:textId="42740BCA" w:rsidR="00764154" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="1470"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Vol. X No. X, February XXXX, pp.1-14</w:t>
+            <w:t xml:space="preserve">Vol. X No. X, </w:t>
+          </w:r>
+          <w:r w:rsidR="000E50F6">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Juni</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> XXXX, pp.1-14</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7454F839" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7454F839" w14:textId="0CDDD6D1" w:rsidR="00764154" w:rsidRDefault="0036670D">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="1470"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="0036670D">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>https://journal1.uinssc.ac.id/index.php/ibtikar/article/view</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>https://syekhnurjati.ac.id/jurnal/index.php/ibtikar/article/view/xxxx</w:t>
+            <w:t>/xxxx</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7AC38F20" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="1470"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
@@ -4339,87 +19203,113 @@
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="08F227A1" w14:textId="77777777" w:rsidR="00764154" w:rsidRDefault="00764154">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="M. Rachmatul Aziz">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::mrachmatul.2017@student.uny.ac.id::1b8ee283-7157-4e91-b8b1-d97659bfb7df"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00764154"/>
     <w:rsid w:val="0006155D"/>
+    <w:rsid w:val="000E50F6"/>
+    <w:rsid w:val="001146C6"/>
     <w:rsid w:val="001342DB"/>
+    <w:rsid w:val="001A5A51"/>
+    <w:rsid w:val="001B310D"/>
+    <w:rsid w:val="002554A6"/>
+    <w:rsid w:val="002A3B1B"/>
+    <w:rsid w:val="00305C4E"/>
+    <w:rsid w:val="0036670D"/>
     <w:rsid w:val="003B78CF"/>
+    <w:rsid w:val="004D49FB"/>
+    <w:rsid w:val="004E23D6"/>
+    <w:rsid w:val="005F178C"/>
+    <w:rsid w:val="006B41E4"/>
     <w:rsid w:val="006E012D"/>
     <w:rsid w:val="006F396C"/>
     <w:rsid w:val="00764154"/>
     <w:rsid w:val="008A07FE"/>
+    <w:rsid w:val="008B57F6"/>
+    <w:rsid w:val="009C3DCA"/>
+    <w:rsid w:val="009E74FD"/>
     <w:rsid w:val="00CC453D"/>
     <w:rsid w:val="00D54BBB"/>
+    <w:rsid w:val="00D560AA"/>
     <w:rsid w:val="00DF54AD"/>
+    <w:rsid w:val="00E212B1"/>
+    <w:rsid w:val="00F00368"/>
     <w:rsid w:val="00F04CA5"/>
     <w:rsid w:val="00FD015D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4575,51 +19465,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4952,51 +19842,50 @@
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00043C7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
@@ -5182,51 +20071,51 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00ED7CF7"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A60DCC"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="007C6952"/>
     <w:rPr>
       <w:lang w:eastAsia="id-ID"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E-JOURNALTitleIndonesia">
     <w:name w:val="E-JOURNAL_Title Indonesia"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00644D9D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -8551,59 +23440,717 @@
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ac">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penulis@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penulis@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penulis@email.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21831/cp.v38i1.22245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36841/pioneer.v13i1.899" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="74EAFA12A2A446F5BD5162E280B8349F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0CA3062E-1D27-418F-8817-0636D04BC6E6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003D7BCA" w:rsidRDefault="0080301C" w:rsidP="0080301C">
+          <w:pPr>
+            <w:pStyle w:val="74EAFA12A2A446F5BD5162E280B8349F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C546AF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Klik atau ketuk di sini untuk memasukkan teks.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calisto MT">
+    <w:panose1 w:val="02040603050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BatangChe">
+    <w:charset w:val="81"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Sakkal Majalla">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="0080301C"/>
+    <w:rsid w:val="003D7BCA"/>
+    <w:rsid w:val="005F178C"/>
+    <w:rsid w:val="006D5397"/>
+    <w:rsid w:val="0080301C"/>
+    <w:rsid w:val="00E212B1"/>
+    <w:rsid w:val="00F51BD5"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0080301C"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74EAFA12A2A446F5BD5162E280B8349F">
+    <w:name w:val="74EAFA12A2A446F5BD5162E280B8349F"/>
+    <w:rsid w:val="0080301C"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8870,61 +24417,76 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgtft5ux3Q+XofJIdJ/qNVtkXIUZA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMVNDT3YtVW53bE41Mjg1bWZSTlA1TVAtY3piSHBxVE9O</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8837</Characters>
+  <Pages>13</Pages>
+  <Words>2987</Words>
+  <Characters>17031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10367</CharactersWithSpaces>
+  <CharactersWithSpaces>19979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maxima</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Unique User Id_1">
     <vt:lpwstr>d403222a-00f3-385f-9e35-642d053a278d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Citation Style_1">